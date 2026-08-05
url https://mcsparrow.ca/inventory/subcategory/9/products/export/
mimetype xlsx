--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1261,63 +1261,63 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Mitten Clips</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*126745*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I18" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J18" t="n">
         <v>4</v>
       </c>
       <c r="K18" t="n">
         <v>8.92</v>
       </c>
       <c r="L18" t="n">
-        <v>29.52</v>
+        <v>34.44</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Stage Suspenders</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Suspenders Stage Green</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*128311*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1</v>