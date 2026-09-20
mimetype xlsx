--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1141,137 +1141,137 @@
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
         <v>-2</v>
       </c>
       <c r="J15" t="n">
         <v>210</v>
       </c>
       <c r="K15" t="n">
         <v>309.99</v>
       </c>
       <c r="L15" t="n">
         <v>199.98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Hero GS Pro R21</t>
+          <t>REDSTER S9</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>155</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*132343*</t>
+          <t>*130063*</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
         <v>-1</v>
       </c>
       <c r="J16" t="n">
-        <v>408</v>
+        <v>448</v>
       </c>
       <c r="K16" t="n">
-        <v>599.99</v>
+        <v>1249.99</v>
       </c>
       <c r="L16" t="n">
-        <v>191.99</v>
+        <v>1603.98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Rossignol</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>REDSTER S9</t>
+          <t>Hero GS Pro R21</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>158</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*130063*</t>
+          <t>*132343*</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I17" t="n">
         <v>-1</v>
       </c>
       <c r="J17" t="n">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="K17" t="n">
-        <v>1249.99</v>
+        <v>599.99</v>
       </c>
       <c r="L17" t="n">
-        <v>1603.98</v>
+        <v>191.99</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Adult Race Ski Redster G9 FIS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*207455*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
@@ -1721,63 +1721,63 @@
       <c r="B28" t="inlineStr">
         <is>
           <t>TEAM COMP</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*231562*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
         <v>1</v>
       </c>
       <c r="H28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>172</v>
       </c>
       <c r="K28" t="n">
         <v>259.99</v>
       </c>
       <c r="L28" t="n">
-        <v>0</v>
+        <v>87.98999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>NY REDSTER SG FIS RVSK</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*134860*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
@@ -2061,180 +2061,180 @@
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>2</v>
       </c>
       <c r="I35" t="n">
         <v>-2</v>
       </c>
       <c r="J35" t="n">
         <v>325</v>
       </c>
       <c r="K35" t="n">
         <v>449.99</v>
       </c>
       <c r="L35" t="n">
         <v>249.98</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>SPEED TEAM GS</t>
+          <t>NY REDSTER G9 FIS RVSK M</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>193</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*231568*</t>
+          <t>*208342*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I36" t="n">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="J36" t="n">
-        <v>400</v>
+        <v>800</v>
       </c>
       <c r="K36" t="n">
-        <v>599.99</v>
+        <v>1249.99</v>
       </c>
       <c r="L36" t="n">
-        <v>0</v>
+        <v>1799.96</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>NY REDSTER G9 FIS RVSK M</t>
+          <t>Redster G9 REVO S</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>182</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*208342*</t>
+          <t>*127349*</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F37" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="J37" t="n">
-        <v>800</v>
+        <v>833.5</v>
       </c>
       <c r="K37" t="n">
         <v>1249.99</v>
       </c>
       <c r="L37" t="n">
-        <v>1799.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Dynastar</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Redster G9 REVO S</t>
+          <t>SPEED TEAM GS</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>143</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*127349*</t>
+          <t>*231568*</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J38" t="n">
-        <v>833.5</v>
+        <v>400</v>
       </c>
       <c r="K38" t="n">
-        <v>1249.99</v>
+        <v>599.99</v>
       </c>
       <c r="L38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>HERO ATHLETE FIS DH</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*209059*</t>
         </is>