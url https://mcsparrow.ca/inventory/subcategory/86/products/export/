--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L199"/>
+  <dimension ref="A1:L200"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -5659,3987 +5659,4033 @@
         <v>0</v>
       </c>
       <c r="J113" t="n">
         <v>400</v>
       </c>
       <c r="K113" t="n">
         <v>799.99</v>
       </c>
       <c r="L113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>*230512*</t>
+          <t>*mcs232892*</t>
         </is>
       </c>
       <c r="E114" t="n">
         <v>0</v>
       </c>
       <c r="F114" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G114" t="n">
         <v>0</v>
       </c>
       <c r="H114" t="n">
         <v>0</v>
       </c>
       <c r="I114" t="n">
         <v>0</v>
       </c>
       <c r="J114" t="n">
         <v>150</v>
       </c>
       <c r="K114" t="n">
-        <v>299.99</v>
+        <v>59.99</v>
       </c>
       <c r="L114" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>*231843*</t>
+          <t>*230512*</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>0</v>
       </c>
       <c r="F115" t="n">
         <v>0</v>
       </c>
       <c r="G115" t="n">
         <v>0</v>
       </c>
       <c r="H115" t="n">
         <v>0</v>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
       <c r="J115" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K115" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>*207292*</t>
+          <t>*231843*</t>
         </is>
       </c>
       <c r="E116" t="n">
         <v>0</v>
       </c>
       <c r="F116" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G116" t="n">
         <v>0</v>
       </c>
       <c r="H116" t="n">
         <v>0</v>
       </c>
       <c r="I116" t="n">
         <v>0</v>
       </c>
       <c r="J116" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K116" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>*231830*</t>
+          <t>*207292*</t>
         </is>
       </c>
       <c r="E117" t="n">
         <v>0</v>
       </c>
       <c r="F117" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G117" t="n">
         <v>0</v>
       </c>
       <c r="H117" t="n">
         <v>0</v>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
       <c r="J117" t="n">
         <v>400</v>
       </c>
       <c r="K117" t="n">
         <v>799.99</v>
       </c>
       <c r="L117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>*230549*</t>
+          <t>*231830*</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>0</v>
       </c>
       <c r="F118" t="n">
         <v>0</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>0</v>
       </c>
       <c r="I118" t="n">
         <v>0</v>
       </c>
       <c r="J118" t="n">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="K118" t="n">
-        <v>299.99</v>
+        <v>799.99</v>
       </c>
       <c r="L118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Jr Marco Odermatt Ed. </t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>MLG</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>*208142*</t>
+          <t>*230549*</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>0</v>
       </c>
       <c r="F119" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G119" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H119" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I119" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J119" t="n">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="K119" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="L119" t="n">
-        <v>319.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t xml:space="preserve">Skull Dura Jr Marco Odermatt Ed. </t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>MLG</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>*208143*</t>
+          <t>*208142*</t>
         </is>
       </c>
       <c r="E120" t="n">
         <v>0</v>
       </c>
       <c r="F120" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G120" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H120" t="n">
         <v>2</v>
       </c>
       <c r="I120" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J120" t="n">
         <v>160</v>
       </c>
       <c r="K120" t="n">
         <v>319.99</v>
       </c>
       <c r="L120" t="n">
         <v>319.98</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t xml:space="preserve">Skull Dura Jr Marco Odermatt Ed. </t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>*209428*</t>
+          <t>*208143*</t>
         </is>
       </c>
       <c r="E121" t="n">
         <v>0</v>
       </c>
       <c r="F121" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G121" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H121" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I121" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J121" t="n">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="K121" t="n">
-        <v>379.99</v>
+        <v>319.99</v>
       </c>
       <c r="L121" t="n">
-        <v>0</v>
+        <v>319.98</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>*230546*</t>
+          <t>*209428*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>0</v>
       </c>
       <c r="F122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H122" t="n">
         <v>0</v>
       </c>
       <c r="I122" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J122" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K122" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>*208539*</t>
+          <t>*230546*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>0</v>
       </c>
       <c r="F123" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G123" t="n">
         <v>0</v>
       </c>
       <c r="H123" t="n">
         <v>0</v>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
       <c r="J123" t="n">
-        <v>212.5</v>
+        <v>150</v>
       </c>
       <c r="K123" t="n">
-        <v>424.99</v>
+        <v>299.99</v>
       </c>
       <c r="L123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>*134823*</t>
+          <t>*208539*</t>
         </is>
       </c>
       <c r="E124" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F124" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
         <v>0</v>
       </c>
       <c r="I124" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J124" t="n">
-        <v>175</v>
+        <v>212.5</v>
       </c>
       <c r="K124" t="n">
-        <v>349.99</v>
+        <v>424.99</v>
       </c>
       <c r="L124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>*231826*</t>
+          <t>*134823*</t>
         </is>
       </c>
       <c r="E125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F125" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G125" t="n">
         <v>0</v>
       </c>
       <c r="H125" t="n">
         <v>0</v>
       </c>
       <c r="I125" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J125" t="n">
-        <v>400</v>
+        <v>175</v>
       </c>
       <c r="K125" t="n">
-        <v>799.99</v>
+        <v>349.99</v>
       </c>
       <c r="L125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>*231844*</t>
+          <t>*231826*</t>
         </is>
       </c>
       <c r="E126" t="n">
         <v>0</v>
       </c>
       <c r="F126" t="n">
         <v>0</v>
       </c>
       <c r="G126" t="n">
         <v>0</v>
       </c>
       <c r="H126" t="n">
         <v>0</v>
       </c>
       <c r="I126" t="n">
         <v>0</v>
       </c>
       <c r="J126" t="n">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="K126" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*230517*</t>
+          <t>*231844*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
         <v>0</v>
       </c>
       <c r="G127" t="n">
         <v>0</v>
       </c>
       <c r="H127" t="n">
         <v>0</v>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
       <c r="J127" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K127" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Skull Dura X MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*134344*</t>
+          <t>*230517*</t>
         </is>
       </c>
       <c r="E128" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F128" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G128" t="n">
         <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I128" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J128" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K128" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L128" t="n">
-        <v>524.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Skull Dura X MIPS</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XSS</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>*231854*</t>
+          <t>*134344*</t>
         </is>
       </c>
       <c r="E129" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F129" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G129" t="n">
         <v>0</v>
       </c>
       <c r="H129" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I129" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J129" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K129" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L129" t="n">
-        <v>0</v>
+        <v>524.97</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*207294*</t>
+          <t>*231854*</t>
         </is>
       </c>
       <c r="E130" t="n">
         <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G130" t="n">
         <v>0</v>
       </c>
       <c r="H130" t="n">
         <v>0</v>
       </c>
       <c r="I130" t="n">
         <v>0</v>
       </c>
       <c r="J130" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K130" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Comp MIPS </t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>MLG</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*208138*</t>
+          <t>*207294*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G131" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H131" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I131" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J131" t="n">
-        <v>325</v>
+        <v>150</v>
       </c>
       <c r="K131" t="n">
-        <v>649.99</v>
+        <v>299.99</v>
       </c>
       <c r="L131" t="n">
-        <v>324.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t xml:space="preserve">Skull Dura Comp MIPS </t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>MLG</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>*230526*</t>
+          <t>*208138*</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>0</v>
       </c>
       <c r="F132" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G132" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H132" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I132" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J132" t="n">
-        <v>150</v>
+        <v>325</v>
       </c>
       <c r="K132" t="n">
-        <v>299.99</v>
+        <v>649.99</v>
       </c>
       <c r="L132" t="n">
-        <v>0</v>
+        <v>324.99</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Jr </t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>MLG</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>*208134*</t>
+          <t>*230526*</t>
         </is>
       </c>
       <c r="E133" t="n">
         <v>0</v>
       </c>
       <c r="F133" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G133" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H133" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I133" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J133" t="n">
         <v>150</v>
       </c>
       <c r="K133" t="n">
         <v>299.99</v>
       </c>
       <c r="L133" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t xml:space="preserve">Skull Dura Jr </t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>MLG</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>*133782*</t>
+          <t>*208134*</t>
         </is>
       </c>
       <c r="E134" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F134" t="n">
         <v>2</v>
       </c>
       <c r="G134" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H134" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I134" t="n">
         <v>1</v>
       </c>
       <c r="J134" t="n">
-        <v>215</v>
+        <v>150</v>
       </c>
       <c r="K134" t="n">
-        <v>429.99</v>
+        <v>299.99</v>
       </c>
       <c r="L134" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>*230507*</t>
+          <t>*133782*</t>
         </is>
       </c>
       <c r="E135" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F135" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
         <v>0</v>
       </c>
       <c r="I135" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J135" t="n">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="K135" t="n">
-        <v>249.99</v>
+        <v>429.99</v>
       </c>
       <c r="L135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Maxilla Breakaway system</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Screws</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*124771*</t>
+          <t>*230507*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I136" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J136" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K136" t="n">
-        <v>2.23</v>
+        <v>249.99</v>
       </c>
       <c r="L136" t="n">
-        <v>-85.54000000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Maxilla Breakaway system</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>Screws</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*230550*</t>
+          <t>*124771*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I137" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J137" t="n">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="K137" t="n">
-        <v>299.99</v>
+        <v>2.23</v>
       </c>
       <c r="L137" t="n">
-        <v>0</v>
+        <v>-85.54000000000001</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Trooper 2Vi Mips!</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>*209413*</t>
+          <t>*230550*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G138" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H138" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
       <c r="J138" t="n">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="K138" t="n">
-        <v>399.99</v>
+        <v>299.99</v>
       </c>
       <c r="L138" t="n">
-        <v>199.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>*230525*</t>
+          <t>*209413*</t>
         </is>
       </c>
       <c r="E139" t="n">
         <v>0</v>
       </c>
       <c r="F139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H139" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
       <c r="J139" t="n">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="K139" t="n">
-        <v>299.99</v>
+        <v>399.99</v>
       </c>
       <c r="L139" t="n">
-        <v>0</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Artic SL MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>*208081*</t>
+          <t>*230525*</t>
         </is>
       </c>
       <c r="E140" t="n">
         <v>0</v>
       </c>
       <c r="F140" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G140" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I140" t="n">
         <v>0</v>
       </c>
       <c r="J140" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K140" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L140" t="n">
-        <v>524.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Artic SL MIPS</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XS/S</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>*230536*</t>
+          <t>*208081*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>0</v>
       </c>
       <c r="F141" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G141" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H141" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
       <c r="J141" t="n">
-        <v>400</v>
+        <v>175</v>
       </c>
       <c r="K141" t="n">
-        <v>799.99</v>
+        <v>349.99</v>
       </c>
       <c r="L141" t="n">
-        <v>0</v>
+        <v>524.97</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Trooper 2Vi Mips!</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*209412*</t>
+          <t>*230536*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G142" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H142" t="n">
         <v>0</v>
       </c>
       <c r="I142" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J142" t="n">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="K142" t="n">
-        <v>399.99</v>
+        <v>799.99</v>
       </c>
       <c r="L142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Trooper 2Vi Mips!</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*230535*</t>
+          <t>*209412*</t>
         </is>
       </c>
       <c r="E143" t="n">
         <v>0</v>
       </c>
       <c r="F143" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G143" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H143" t="n">
         <v>0</v>
       </c>
       <c r="I143" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J143" t="n">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="K143" t="n">
-        <v>799.99</v>
+        <v>399.99</v>
       </c>
       <c r="L143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>*230499*</t>
+          <t>*230535*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>0</v>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
         <v>0</v>
       </c>
       <c r="H144" t="n">
         <v>0</v>
       </c>
       <c r="I144" t="n">
         <v>0</v>
       </c>
       <c r="J144" t="n">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="K144" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Downforce MIPS</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>*231298*</t>
+          <t>*230499*</t>
         </is>
       </c>
       <c r="E145" t="n">
         <v>0</v>
       </c>
       <c r="F145" t="n">
         <v>0</v>
       </c>
       <c r="G145" t="n">
         <v>0</v>
       </c>
       <c r="H145" t="n">
         <v>0</v>
       </c>
       <c r="I145" t="n">
         <v>0</v>
       </c>
       <c r="J145" t="n">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="K145" t="n">
-        <v>449.99</v>
+        <v>249.99</v>
       </c>
       <c r="L145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>Downforce MIPS</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>*127259*</t>
+          <t>*231298*</t>
         </is>
       </c>
       <c r="E146" t="n">
         <v>0</v>
       </c>
       <c r="F146" t="n">
         <v>0</v>
       </c>
       <c r="G146" t="n">
         <v>0</v>
       </c>
       <c r="H146" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I146" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J146" t="n">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="K146" t="n">
-        <v>359.99</v>
+        <v>449.99</v>
       </c>
       <c r="L146" t="n">
-        <v>179.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>*231845*</t>
+          <t>*127259*</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
         <v>0</v>
       </c>
       <c r="G147" t="n">
         <v>0</v>
       </c>
       <c r="H147" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I147" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J147" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="K147" t="n">
-        <v>249.99</v>
+        <v>359.99</v>
       </c>
       <c r="L147" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>*230500*</t>
+          <t>*231845*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
       </c>
       <c r="F148" t="n">
         <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
         <v>0</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="n">
         <v>0</v>
       </c>
       <c r="K148" t="n">
         <v>249.99</v>
       </c>
       <c r="L148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Maxilla Breakaway system</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>*124774*</t>
+          <t>*230500*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>0</v>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
       <c r="H149" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I149" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J149" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K149" t="n">
-        <v>79.98999999999999</v>
+        <v>249.99</v>
       </c>
       <c r="L149" t="n">
-        <v>69.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Race Helmet Redster SL</t>
+          <t>Maxilla Breakaway system</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>*132309*</t>
+          <t>*124774*</t>
         </is>
       </c>
       <c r="E150" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F150" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I150" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J150" t="n">
-        <v>140</v>
+        <v>45</v>
       </c>
       <c r="K150" t="n">
-        <v>279.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L150" t="n">
-        <v>0</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Race Helmet Redster SL</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*230494*</t>
+          <t>*132309*</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F151" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
         <v>0</v>
       </c>
       <c r="I151" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J151" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="K151" t="n">
-        <v>249.99</v>
+        <v>279.99</v>
       </c>
       <c r="L151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Downforce MIPS</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>*231299*</t>
+          <t>*230494*</t>
         </is>
       </c>
       <c r="E152" t="n">
         <v>0</v>
       </c>
       <c r="F152" t="n">
         <v>0</v>
       </c>
       <c r="G152" t="n">
         <v>0</v>
       </c>
       <c r="H152" t="n">
         <v>0</v>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
       <c r="J152" t="n">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="K152" t="n">
-        <v>449.99</v>
+        <v>249.99</v>
       </c>
       <c r="L152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Downforce MIPS</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>*231842*</t>
+          <t>*231299*</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>0</v>
       </c>
       <c r="F153" t="n">
         <v>0</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
         <v>0</v>
       </c>
       <c r="I153" t="n">
         <v>0</v>
       </c>
       <c r="J153" t="n">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="K153" t="n">
-        <v>249.99</v>
+        <v>449.99</v>
       </c>
       <c r="L153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>*231883*</t>
+          <t>*231842*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
         <v>0</v>
       </c>
       <c r="G154" t="n">
         <v>0</v>
       </c>
       <c r="H154" t="n">
         <v>0</v>
       </c>
       <c r="I154" t="n">
         <v>0</v>
       </c>
       <c r="J154" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K154" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>*231847*</t>
+          <t>*231883*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
       </c>
       <c r="F155" t="n">
         <v>0</v>
       </c>
       <c r="G155" t="n">
         <v>0</v>
       </c>
       <c r="H155" t="n">
         <v>0</v>
       </c>
       <c r="I155" t="n">
         <v>0</v>
       </c>
       <c r="J155" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K155" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>*128501*</t>
+          <t>*231847*</t>
         </is>
       </c>
       <c r="E156" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F156" t="n">
         <v>0</v>
       </c>
       <c r="G156" t="n">
         <v>0</v>
       </c>
       <c r="H156" t="n">
         <v>0</v>
       </c>
       <c r="I156" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J156" t="n">
-        <v>215</v>
+        <v>0</v>
       </c>
       <c r="K156" t="n">
-        <v>439.99</v>
+        <v>249.99</v>
       </c>
       <c r="L156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>*230520*</t>
+          <t>*128501*</t>
         </is>
       </c>
       <c r="E157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F157" t="n">
         <v>0</v>
       </c>
       <c r="G157" t="n">
         <v>0</v>
       </c>
       <c r="H157" t="n">
         <v>0</v>
       </c>
       <c r="I157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J157" t="n">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="K157" t="n">
-        <v>299.99</v>
+        <v>439.99</v>
       </c>
       <c r="L157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>*231848*</t>
+          <t>*230520*</t>
         </is>
       </c>
       <c r="E158" t="n">
         <v>0</v>
       </c>
       <c r="F158" t="n">
         <v>0</v>
       </c>
       <c r="G158" t="n">
         <v>0</v>
       </c>
       <c r="H158" t="n">
         <v>0</v>
       </c>
       <c r="I158" t="n">
         <v>0</v>
       </c>
       <c r="J158" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K158" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>*209424*</t>
+          <t>*231848*</t>
         </is>
       </c>
       <c r="E159" t="n">
         <v>0</v>
       </c>
       <c r="F159" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G159" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H159" t="n">
         <v>0</v>
       </c>
       <c r="I159" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J159" t="n">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="K159" t="n">
-        <v>379.99</v>
+        <v>249.99</v>
       </c>
       <c r="L159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Race Helmet Trooper II MIPS</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*127253*</t>
+          <t>*209424*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H160" t="n">
         <v>0</v>
       </c>
       <c r="I160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J160" t="n">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="K160" t="n">
         <v>379.99</v>
       </c>
       <c r="L160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>Race Helmet Trooper II MIPS</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*209427*</t>
+          <t>*127253*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G161" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H161" t="n">
         <v>0</v>
       </c>
       <c r="I161" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J161" t="n">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="K161" t="n">
         <v>379.99</v>
       </c>
       <c r="L161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*230519*</t>
+          <t>*209427*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G162" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H162" t="n">
         <v>0</v>
       </c>
       <c r="I162" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J162" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K162" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>*230531*</t>
+          <t>*230519*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
         <v>0</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
         <v>0</v>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
       <c r="J163" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K163" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>*230502*</t>
+          <t>*230531*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
       </c>
       <c r="F164" t="n">
         <v>0</v>
       </c>
       <c r="G164" t="n">
         <v>0</v>
       </c>
       <c r="H164" t="n">
         <v>0</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
       <c r="J164" t="n">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="K164" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>*208538*</t>
+          <t>*230502*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>0</v>
       </c>
       <c r="F165" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G165" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H165" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
       <c r="J165" t="n">
-        <v>212.5</v>
+        <v>0</v>
       </c>
       <c r="K165" t="n">
-        <v>424.99</v>
+        <v>249.99</v>
       </c>
       <c r="L165" t="n">
-        <v>212.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>*127258*</t>
+          <t>*208538*</t>
         </is>
       </c>
       <c r="E166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H166" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I166" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J166" t="n">
-        <v>180</v>
+        <v>212.5</v>
       </c>
       <c r="K166" t="n">
-        <v>359.99</v>
+        <v>424.99</v>
       </c>
       <c r="L166" t="n">
-        <v>0</v>
+        <v>212.49</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Igniter 2Vi</t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>*125720*</t>
+          <t>*127258*</t>
         </is>
       </c>
       <c r="E167" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F167" t="n">
         <v>0</v>
       </c>
       <c r="G167" t="n">
         <v>0</v>
       </c>
       <c r="H167" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I167" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J167" t="n">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="K167" t="n">
-        <v>289.99</v>
+        <v>359.99</v>
       </c>
       <c r="L167" t="n">
-        <v>144.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Igniter 2Vi</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>*231836*</t>
+          <t>*125720*</t>
         </is>
       </c>
       <c r="E168" t="n">
         <v>0</v>
       </c>
       <c r="F168" t="n">
         <v>0</v>
       </c>
       <c r="G168" t="n">
         <v>0</v>
       </c>
       <c r="H168" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I168" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J168" t="n">
-        <v>400</v>
+        <v>145</v>
       </c>
       <c r="K168" t="n">
-        <v>799.99</v>
+        <v>289.99</v>
       </c>
       <c r="L168" t="n">
-        <v>0</v>
+        <v>144.99</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>*230524*</t>
+          <t>*231836*</t>
         </is>
       </c>
       <c r="E169" t="n">
         <v>0</v>
       </c>
       <c r="F169" t="n">
         <v>0</v>
       </c>
       <c r="G169" t="n">
         <v>0</v>
       </c>
       <c r="H169" t="n">
         <v>0</v>
       </c>
       <c r="I169" t="n">
         <v>0</v>
       </c>
       <c r="J169" t="n">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="K169" t="n">
-        <v>299.99</v>
+        <v>799.99</v>
       </c>
       <c r="L169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>*209425*</t>
+          <t>*230524*</t>
         </is>
       </c>
       <c r="E170" t="n">
         <v>0</v>
       </c>
       <c r="F170" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G170" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H170" t="n">
         <v>0</v>
       </c>
       <c r="I170" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J170" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K170" t="n">
-        <v>379.99</v>
+        <v>299.99</v>
       </c>
       <c r="L170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>ML</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>*230514*</t>
+          <t>*209425*</t>
         </is>
       </c>
       <c r="E171" t="n">
         <v>0</v>
       </c>
       <c r="F171" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G171" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H171" t="n">
         <v>0</v>
       </c>
       <c r="I171" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J171" t="n">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="K171" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>*231853*</t>
+          <t>*230514*</t>
         </is>
       </c>
       <c r="E172" t="n">
         <v>0</v>
       </c>
       <c r="F172" t="n">
         <v>0</v>
       </c>
       <c r="G172" t="n">
         <v>0</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
       <c r="J172" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="K172" t="n">
-        <v>249.99</v>
+        <v>299.99</v>
       </c>
       <c r="L172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Slalom Chin Guard</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Matte Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*208543*</t>
+          <t>*231853*</t>
         </is>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G173" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H173" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I173" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J173" t="n">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="K173" t="n">
-        <v>64.98999999999999</v>
+        <v>249.99</v>
       </c>
       <c r="L173" t="n">
-        <v>32.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>Slalom Chin Guard</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Matte Black</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>*231825*</t>
+          <t>*208543*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>0</v>
       </c>
       <c r="F174" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G174" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H174" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I174" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J174" t="n">
-        <v>400</v>
+        <v>32.5</v>
       </c>
       <c r="K174" t="n">
-        <v>799.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L174" t="n">
-        <v>0</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Race Helmet Volata Mips</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>*127257*</t>
+          <t>*231825*</t>
         </is>
       </c>
       <c r="E175" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F175" t="n">
         <v>0</v>
       </c>
       <c r="G175" t="n">
         <v>0</v>
       </c>
       <c r="H175" t="n">
         <v>0</v>
       </c>
       <c r="I175" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J175" t="n">
-        <v>180</v>
+        <v>400</v>
       </c>
       <c r="K175" t="n">
-        <v>349.99</v>
+        <v>799.99</v>
       </c>
       <c r="L175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Race Helmet Volata Mips</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>*231868*</t>
+          <t>*127257*</t>
         </is>
       </c>
       <c r="E176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F176" t="n">
         <v>0</v>
       </c>
       <c r="G176" t="n">
         <v>0</v>
       </c>
       <c r="H176" t="n">
         <v>0</v>
       </c>
       <c r="I176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J176" t="n">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="K176" t="n">
-        <v>299.99</v>
+        <v>349.99</v>
       </c>
       <c r="L176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>REDSTER</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>*231870*</t>
+          <t>*231868*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>0</v>
       </c>
       <c r="F177" t="n">
         <v>0</v>
       </c>
       <c r="G177" t="n">
         <v>0</v>
       </c>
       <c r="H177" t="n">
         <v>0</v>
       </c>
       <c r="I177" t="n">
         <v>0</v>
       </c>
       <c r="J177" t="n">
         <v>150</v>
       </c>
       <c r="K177" t="n">
         <v>299.99</v>
       </c>
       <c r="L177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Volata 2Vi Mips</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>*134825*</t>
+          <t>*231870*</t>
         </is>
       </c>
       <c r="E178" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F178" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G178" t="n">
         <v>0</v>
       </c>
       <c r="H178" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I178" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J178" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K178" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L178" t="n">
-        <v>174.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Volata 2Vi Mips</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>LXL</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>*230496*</t>
+          <t>*134825*</t>
         </is>
       </c>
       <c r="E179" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F179" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G179" t="n">
         <v>0</v>
       </c>
       <c r="H179" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I179" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J179" t="n">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="K179" t="n">
-        <v>249.99</v>
+        <v>349.99</v>
       </c>
       <c r="L179" t="n">
-        <v>0</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>*231829*</t>
+          <t>*230496*</t>
         </is>
       </c>
       <c r="E180" t="n">
         <v>0</v>
       </c>
       <c r="F180" t="n">
         <v>0</v>
       </c>
       <c r="G180" t="n">
         <v>0</v>
       </c>
       <c r="H180" t="n">
         <v>0</v>
       </c>
       <c r="I180" t="n">
         <v>0</v>
       </c>
       <c r="J180" t="n">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="K180" t="n">
-        <v>799.99</v>
+        <v>249.99</v>
       </c>
       <c r="L180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>*231879*</t>
+          <t>*231829*</t>
         </is>
       </c>
       <c r="E181" t="n">
         <v>0</v>
       </c>
       <c r="F181" t="n">
         <v>0</v>
       </c>
       <c r="G181" t="n">
         <v>0</v>
       </c>
       <c r="H181" t="n">
         <v>0</v>
       </c>
       <c r="I181" t="n">
         <v>0</v>
       </c>
       <c r="J181" t="n">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="K181" t="n">
-        <v>299.99</v>
+        <v>799.99</v>
       </c>
       <c r="L181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>*230543*</t>
+          <t>*231879*</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>0</v>
       </c>
       <c r="F182" t="n">
         <v>0</v>
       </c>
       <c r="G182" t="n">
         <v>0</v>
       </c>
       <c r="H182" t="n">
         <v>0</v>
       </c>
       <c r="I182" t="n">
         <v>0</v>
       </c>
       <c r="J182" t="n">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K182" t="n">
-        <v>799.99</v>
+        <v>299.99</v>
       </c>
       <c r="L182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>*231865*</t>
+          <t>*230543*</t>
         </is>
       </c>
       <c r="E183" t="n">
         <v>0</v>
       </c>
       <c r="F183" t="n">
         <v>0</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
         <v>0</v>
       </c>
       <c r="I183" t="n">
         <v>0</v>
       </c>
       <c r="J183" t="n">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="K183" t="n">
-        <v>299.99</v>
+        <v>799.99</v>
       </c>
       <c r="L183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Race Helmet Redster SL</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*132310*</t>
+          <t>*231865*</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>0</v>
       </c>
       <c r="F184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>0</v>
       </c>
       <c r="I184" t="n">
         <v>0</v>
       </c>
       <c r="J184" t="n">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="K184" t="n">
-        <v>279.99</v>
+        <v>299.99</v>
       </c>
       <c r="L184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Race Helmet Redster SL</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>*231877*</t>
+          <t>*132310*</t>
         </is>
       </c>
       <c r="E185" t="n">
         <v>0</v>
       </c>
       <c r="F185" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G185" t="n">
         <v>0</v>
       </c>
       <c r="H185" t="n">
         <v>0</v>
       </c>
       <c r="I185" t="n">
         <v>0</v>
       </c>
       <c r="J185" t="n">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="K185" t="n">
-        <v>299.99</v>
+        <v>279.99</v>
       </c>
       <c r="L185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Race Helmet Trooper II MIPS</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>*127254*</t>
+          <t>*231877*</t>
         </is>
       </c>
       <c r="E186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F186" t="n">
         <v>0</v>
       </c>
       <c r="G186" t="n">
         <v>0</v>
       </c>
       <c r="H186" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I186" t="n">
         <v>0</v>
       </c>
       <c r="J186" t="n">
-        <v>185</v>
+        <v>150</v>
       </c>
       <c r="K186" t="n">
-        <v>339.99</v>
+        <v>299.99</v>
       </c>
       <c r="L186" t="n">
-        <v>154.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>Race Helmet Trooper II MIPS</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>*230498*</t>
+          <t>*127254*</t>
         </is>
       </c>
       <c r="E187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F187" t="n">
         <v>0</v>
       </c>
       <c r="G187" t="n">
         <v>0</v>
       </c>
       <c r="H187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I187" t="n">
         <v>0</v>
       </c>
       <c r="J187" t="n">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="K187" t="n">
-        <v>249.99</v>
+        <v>339.99</v>
       </c>
       <c r="L187" t="n">
-        <v>0</v>
+        <v>154.99</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>*230497*</t>
+          <t>*230498*</t>
         </is>
       </c>
       <c r="E188" t="n">
         <v>0</v>
       </c>
       <c r="F188" t="n">
         <v>0</v>
       </c>
       <c r="G188" t="n">
         <v>0</v>
       </c>
       <c r="H188" t="n">
         <v>0</v>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
       <c r="J188" t="n">
         <v>0</v>
       </c>
       <c r="K188" t="n">
         <v>249.99</v>
       </c>
       <c r="L188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Artic SL MIPS</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>*208082*</t>
+          <t>*230497*</t>
         </is>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H189" t="n">
         <v>0</v>
       </c>
       <c r="I189" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J189" t="n">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="K189" t="n">
-        <v>349.99</v>
+        <v>249.99</v>
       </c>
       <c r="L189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Counter Jr. MIPS</t>
+          <t>Artic SL MIPS</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>*208542*</t>
+          <t>*208082*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
         <v>1</v>
       </c>
       <c r="G190" t="n">
         <v>1</v>
       </c>
       <c r="H190" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J190" t="n">
-        <v>162.5</v>
+        <v>175</v>
       </c>
       <c r="K190" t="n">
-        <v>324.99</v>
+        <v>349.99</v>
       </c>
       <c r="L190" t="n">
-        <v>162.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Icon MIPS</t>
+          <t>Counter Jr. MIPS</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>YM</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>*208540*</t>
+          <t>*208542*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
       </c>
       <c r="F191" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G191" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H191" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I191" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J191" t="n">
-        <v>212.5</v>
+        <v>162.5</v>
       </c>
       <c r="K191" t="n">
-        <v>424.99</v>
+        <v>324.99</v>
       </c>
       <c r="L191" t="n">
-        <v>424.98</v>
+        <v>162.49</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>Icon MIPS</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>*230513*</t>
+          <t>*208540*</t>
         </is>
       </c>
       <c r="E192" t="n">
         <v>0</v>
       </c>
       <c r="F192" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G192" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H192" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I192" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J192" t="n">
-        <v>150</v>
+        <v>212.5</v>
       </c>
       <c r="K192" t="n">
-        <v>299.99</v>
+        <v>424.99</v>
       </c>
       <c r="L192" t="n">
-        <v>0</v>
+        <v>424.98</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Trooper 2Vi</t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>*128496*</t>
+          <t>*230513*</t>
         </is>
       </c>
       <c r="E193" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F193" t="n">
         <v>0</v>
       </c>
       <c r="G193" t="n">
         <v>0</v>
       </c>
       <c r="H193" t="n">
         <v>0</v>
       </c>
       <c r="I193" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J193" t="n">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="K193" t="n">
-        <v>349.99</v>
+        <v>299.99</v>
       </c>
       <c r="L193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
+          <t>Trooper 2Vi</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>*128500*</t>
+          <t>*128496*</t>
         </is>
       </c>
       <c r="E194" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F194" t="n">
         <v>0</v>
       </c>
       <c r="G194" t="n">
         <v>0</v>
       </c>
       <c r="H194" t="n">
         <v>0</v>
       </c>
       <c r="I194" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J194" t="n">
-        <v>215</v>
+        <v>175</v>
       </c>
       <c r="K194" t="n">
-        <v>399.99</v>
+        <v>349.99</v>
       </c>
       <c r="L194" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>REDSTER WC</t>
+          <t xml:space="preserve">Trooper 2Vi SL Mips </t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>M/L</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>*231824*</t>
+          <t>*128500*</t>
         </is>
       </c>
       <c r="E195" t="n">
         <v>0</v>
       </c>
       <c r="F195" t="n">
         <v>0</v>
       </c>
       <c r="G195" t="n">
         <v>0</v>
       </c>
       <c r="H195" t="n">
         <v>0</v>
       </c>
       <c r="I195" t="n">
         <v>0</v>
       </c>
       <c r="J195" t="n">
-        <v>400</v>
+        <v>215</v>
       </c>
       <c r="K195" t="n">
-        <v>799.99</v>
+        <v>399.99</v>
       </c>
       <c r="L195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>REDSTER SL</t>
+          <t>REDSTER WC</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>*230503*</t>
+          <t>*231824*</t>
         </is>
       </c>
       <c r="E196" t="n">
         <v>0</v>
       </c>
       <c r="F196" t="n">
         <v>0</v>
       </c>
       <c r="G196" t="n">
         <v>0</v>
       </c>
       <c r="H196" t="n">
         <v>0</v>
       </c>
       <c r="I196" t="n">
         <v>0</v>
       </c>
       <c r="J196" t="n">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="K196" t="n">
-        <v>249.99</v>
+        <v>799.99</v>
       </c>
       <c r="L196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>REDSTER</t>
+          <t>REDSTER SL</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>*230551*</t>
+          <t>*230503*</t>
         </is>
       </c>
       <c r="E197" t="n">
         <v>0</v>
       </c>
       <c r="F197" t="n">
         <v>0</v>
       </c>
       <c r="G197" t="n">
         <v>0</v>
       </c>
       <c r="H197" t="n">
         <v>0</v>
       </c>
       <c r="I197" t="n">
         <v>0</v>
       </c>
       <c r="J197" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="K197" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="L197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Skull Dura Comp MIPS </t>
+          <t>REDSTER</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>*208137*</t>
+          <t>*230551*</t>
         </is>
       </c>
       <c r="E198" t="n">
         <v>0</v>
       </c>
       <c r="F198" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G198" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H198" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I198" t="n">
         <v>0</v>
       </c>
       <c r="J198" t="n">
-        <v>325</v>
+        <v>150</v>
       </c>
       <c r="K198" t="n">
-        <v>649.99</v>
+        <v>299.99</v>
       </c>
       <c r="L198" t="n">
-        <v>324.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>POC</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
+          <t xml:space="preserve">Skull Dura Comp MIPS </t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>XSS</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>*208137*</t>
+        </is>
+      </c>
+      <c r="E199" t="n">
+        <v>0</v>
+      </c>
+      <c r="F199" t="n">
+        <v>1</v>
+      </c>
+      <c r="G199" t="n">
+        <v>1</v>
+      </c>
+      <c r="H199" t="n">
+        <v>1</v>
+      </c>
+      <c r="I199" t="n">
+        <v>0</v>
+      </c>
+      <c r="J199" t="n">
+        <v>325</v>
+      </c>
+      <c r="K199" t="n">
+        <v>649.99</v>
+      </c>
+      <c r="L199" t="n">
+        <v>324.99</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
           <t>REDSTER WC</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
+      <c r="C200" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
-      <c r="D199" t="inlineStr">
+      <c r="D200" t="inlineStr">
         <is>
           <t>*230532*</t>
         </is>
       </c>
-      <c r="E199" t="n">
-[...14 lines deleted...]
-      <c r="J199" t="n">
+      <c r="E200" t="n">
+        <v>0</v>
+      </c>
+      <c r="F200" t="n">
+        <v>0</v>
+      </c>
+      <c r="G200" t="n">
+        <v>0</v>
+      </c>
+      <c r="H200" t="n">
+        <v>0</v>
+      </c>
+      <c r="I200" t="n">
+        <v>0</v>
+      </c>
+      <c r="J200" t="n">
         <v>400</v>
       </c>
-      <c r="K199" t="n">
+      <c r="K200" t="n">
         <v>799.99</v>
       </c>
-      <c r="L199" t="n">
+      <c r="L200" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>