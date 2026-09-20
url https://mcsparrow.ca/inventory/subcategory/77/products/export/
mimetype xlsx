--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -553,51 +553,51 @@
         <v>25</v>
       </c>
       <c r="J2" t="n">
         <v>74</v>
       </c>
       <c r="K2" t="n">
         <v>129.99</v>
       </c>
       <c r="L2" t="n">
         <v>55.99</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>PROLINK ACCESS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Nordic Binding Prolink Pro Combi</t>
+          <t>Combi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*126890*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
         <v>-1</v>
       </c>
       <c r="J3" t="n">
         <v>74</v>
       </c>