--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1071,69 +1071,69 @@
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*232134*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G14" t="n">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H14" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I14" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="J14" t="n">
         <v>35</v>
       </c>
       <c r="K14" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L14" t="n">
-        <v>69.98</v>
+        <v>139.96</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>McSporties Crew W</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*232135*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>