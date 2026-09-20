--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -847,63 +847,63 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>McSporties Toques</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*207184*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>47</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I9" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J9" t="n">
         <v>10.5</v>
       </c>
       <c r="K9" t="n">
         <v>24.99</v>
       </c>
       <c r="L9" t="n">
-        <v>159.39</v>
+        <v>188.37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>teeesstiiing</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>o/s</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*207637*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -1261,63 +1261,63 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>test7</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*207636*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I18" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J18" t="n">
         <v>234</v>
       </c>
       <c r="K18" t="n">
         <v>543</v>
       </c>
       <c r="L18" t="n">
-        <v>618</v>
+        <v>927</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>McSporties</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Mcsporties 5 Panel Hat</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Blue/Beige</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*126670*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>