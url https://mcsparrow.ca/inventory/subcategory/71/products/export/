--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -847,63 +847,63 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>POWERVEST HEATED VEST</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*131957*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>3</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J9" t="n">
         <v>185.5</v>
       </c>
       <c r="K9" t="n">
         <v>349.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>328.98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>POWERVEST HEATED VEST</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*131958*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -979,69 +979,69 @@
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>POWERVEST HEATED VEST</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*131960*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
+        <v>16</v>
+      </c>
+      <c r="G12" t="n">
         <v>8</v>
       </c>
-      <c r="G12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>185.5</v>
       </c>
       <c r="K12" t="n">
         <v>349.99</v>
       </c>
       <c r="L12" t="n">
-        <v>657.96</v>
+        <v>1315.92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>POWERVEST HEATED VEST</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*131961*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>