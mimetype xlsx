--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1629,63 +1629,63 @@
       <c r="B26" t="inlineStr">
         <is>
           <t>Freeride Ultra Heat Glove</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*209157*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>1</v>
       </c>
       <c r="G26" t="n">
         <v>1</v>
       </c>
       <c r="H26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" t="n">
         <v>251.5</v>
       </c>
       <c r="K26" t="n">
         <v>474.99</v>
       </c>
       <c r="L26" t="n">
-        <v>0</v>
+        <v>223.49</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Ultra Heat Boost Glove</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*209158*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>