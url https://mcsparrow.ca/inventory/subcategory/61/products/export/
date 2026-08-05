--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
       <c r="J23" t="n">
         <v>72.5</v>
       </c>
       <c r="K23" t="n">
         <v>144.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>KD Barge LS Vulc</t>
+          <t>KD Barge LS</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>4.5</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*207795*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
       <c r="I24" t="n">
@@ -1836,51 +1836,51 @@
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
         <v>-1</v>
       </c>
       <c r="J30" t="n">
         <v>57.5</v>
       </c>
       <c r="K30" t="n">
         <v>114.99</v>
       </c>
       <c r="L30" t="n">
         <v>57.49</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>KD Barge LS Vulc</t>
+          <t>KD Barge LS</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*207796*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>1</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
@@ -2296,51 +2296,51 @@
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
       <c r="J40" t="n">
         <v>72.5</v>
       </c>
       <c r="K40" t="n">
         <v>144.99</v>
       </c>
       <c r="L40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>KD Barge LS Vulc</t>
+          <t>KD Barge LS</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*207797*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
@@ -2549,74 +2549,74 @@
       <c r="B46" t="inlineStr">
         <is>
           <t>KOYA RC BOA CLIPLESS</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*207937*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>1</v>
       </c>
       <c r="G46" t="n">
         <v>1</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J46" t="n">
         <v>137.5</v>
       </c>
       <c r="K46" t="n">
         <v>274.99</v>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>137.49</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>KD Barge LS Vulc</t>
+          <t>KD Barge LS</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*207794*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>0</v>
       </c>
       <c r="I47" t="n">
@@ -2756,51 +2756,51 @@
       </c>
       <c r="H50" t="n">
         <v>0</v>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
       <c r="J50" t="n">
         <v>57.5</v>
       </c>
       <c r="K50" t="n">
         <v>114.99</v>
       </c>
       <c r="L50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>KD Barge LS Vulc</t>
+          <t>KD Barge LS</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*207798*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>1</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
       <c r="I51" t="n">