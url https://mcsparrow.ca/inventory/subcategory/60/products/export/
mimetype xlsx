--- v0 (2026-06-23)
+++ v1 (2026-08-29)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L58"/>
+  <dimension ref="A1:L75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -543,2617 +543,3399 @@
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>102.5</v>
       </c>
       <c r="K2" t="n">
         <v>254.99</v>
       </c>
       <c r="L2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>Quiver</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Matte Yellow Tortoise | Polarized Gray Green</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*124823*</t>
+          <t>*mcs232707*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>5.5</v>
+        <v>32.5</v>
       </c>
       <c r="K3" t="n">
-        <v>14.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L3" t="n">
-        <v>9.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Hundo</t>
+          <t>Rambler</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*125681*</t>
+          <t>*127309*</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
-        <v>26.5</v>
+        <v>32.5</v>
       </c>
       <c r="K4" t="n">
-        <v>60</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Mayor</t>
+          <t>Barnes</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Matte Black | Polarized Gray Green</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*126662*</t>
+          <t>*mcs232703*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J5" t="n">
-        <v>26.5</v>
+        <v>32.5</v>
       </c>
       <c r="K5" t="n">
-        <v>60</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L5" t="n">
-        <v>67</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Chums</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Croakie Tech</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*131294*</t>
+          <t>*124823*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>5.5</v>
       </c>
       <c r="K6" t="n">
         <v>14.99</v>
       </c>
       <c r="L6" t="n">
         <v>9.49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Croakie Tech</t>
+          <t>Hundo</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*124827*</t>
+          <t>*125681*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J7" t="n">
-        <v>5.5</v>
+        <v>26.5</v>
       </c>
       <c r="K7" t="n">
-        <v>14.99</v>
+        <v>60</v>
       </c>
       <c r="L7" t="n">
-        <v>9.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Loveseat</t>
+          <t>Mayor</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*126429*</t>
+          <t>*126661*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>26.5</v>
       </c>
       <c r="K8" t="n">
-        <v>60</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Evzero</t>
+          <t>Croakie Tech</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Steel || Prizm Sapphire Iridium</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*125071*</t>
+          <t>*131294*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
         <v>-1</v>
       </c>
       <c r="J9" t="n">
-        <v>126</v>
+        <v>5.5</v>
       </c>
       <c r="K9" t="n">
-        <v>254.99</v>
+        <v>14.99</v>
       </c>
       <c r="L9" t="n">
-        <v>128.99</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>LATCH</t>
+          <t>Croakie Tech</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*126281*</t>
+          <t>*124827*</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J10" t="n">
-        <v>105.44</v>
+        <v>5.5</v>
       </c>
       <c r="K10" t="n">
-        <v>214.99</v>
+        <v>14.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>Loveseat</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*131290*</t>
+          <t>*126429*</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
-        <v>5.5</v>
+        <v>26.5</v>
       </c>
       <c r="K11" t="n">
-        <v>19.99</v>
+        <v>60</v>
       </c>
       <c r="L11" t="n">
-        <v>14.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Biff</t>
+          <t>Barnes</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Sepia Crystal | Polarized Gray</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*124282*</t>
+          <t>*mcs232704*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
       <c r="J12" t="n">
-        <v>39.5</v>
+        <v>32.5</v>
       </c>
       <c r="K12" t="n">
-        <v>89.98999999999999</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>FrogSkins</t>
+          <t>Evzero</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Steel || Prizm Sapphire Iridium</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*134956*</t>
+          <t>*125071*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
         <v>-1</v>
       </c>
       <c r="J13" t="n">
-        <v>85.34999999999999</v>
+        <v>126</v>
       </c>
       <c r="K13" t="n">
-        <v>174.99</v>
+        <v>254.99</v>
       </c>
       <c r="L13" t="n">
-        <v>89.64</v>
+        <v>128.99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Heliostat</t>
+          <t>LATCH</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Sunglasses Heliostat  Camo || Deep Water</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*125578*</t>
+          <t>*126281*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>119.95</v>
+        <v>105.44</v>
       </c>
       <c r="K14" t="n">
-        <v>239.99</v>
+        <v>214.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Ronin RIG® Photochromic</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>RIG Photochromic/Matte Crystal Black</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*mcs232533*</t>
+          <t>*131290*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J15" t="n">
-        <v>150</v>
+        <v>5.5</v>
       </c>
       <c r="K15" t="n">
-        <v>299.99</v>
+        <v>19.99</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Sutro Lite</t>
+          <t>Biff</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Tan || Prizm Road Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*128321*</t>
+          <t>*124282*</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>126</v>
+        <v>39.5</v>
       </c>
       <c r="K16" t="n">
-        <v>254.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>FrogSkins</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Orange</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*124824*</t>
+          <t>*134956*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
         <v>-1</v>
       </c>
       <c r="J17" t="n">
-        <v>5.5</v>
+        <v>85.34999999999999</v>
       </c>
       <c r="K17" t="n">
-        <v>14.99</v>
+        <v>174.99</v>
       </c>
       <c r="L17" t="n">
-        <v>9.49</v>
+        <v>89.64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Sutro Lite</t>
+          <t>Heliostat</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Sand || Prizm Road Black</t>
+          <t>Sunglasses Heliostat  Camo || Deep Water</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*128320*</t>
+          <t>*125578*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
-        <v>126</v>
+        <v>119.95</v>
       </c>
       <c r="K18" t="n">
-        <v>254.99</v>
+        <v>239.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>HSTN</t>
+          <t>Ronin RIG® Photochromic</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Sunglasses HSTN Matte Black || Prizm Black Iridium</t>
+          <t>RIG Photochromic/Matte Crystal Black</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*125679*</t>
+          <t>*mcs232533*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
         <v>-1</v>
       </c>
       <c r="J19" t="n">
-        <v>125.44</v>
+        <v>150</v>
       </c>
       <c r="K19" t="n">
-        <v>234.99</v>
+        <v>299.99</v>
       </c>
       <c r="L19" t="n">
-        <v>109.55</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Sutro Lite</t>
+          <t>Upshot</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Carbon || Prizm 24K Iridium</t>
+          <t>Matte Tortoise | Polarized Aqua Mirror</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*128319*</t>
+          <t>*mcs232698*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="K20" t="n">
-        <v>254.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L20" t="n">
-        <v>128.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Sweet Protection</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Connor RIG Reflect</t>
+          <t>Sutro Lite</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>RIG Obsidian/Honeydew/Candy Fade</t>
+          <t>Matte Tan || Prizm Road Black</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*134829*</t>
+          <t>*128321*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K21" t="n">
-        <v>279.99</v>
+        <v>254.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>LATCH</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Orange</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*134679*</t>
+          <t>*124824*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
         <v>-1</v>
       </c>
       <c r="J22" t="n">
-        <v>105.44</v>
+        <v>5.5</v>
       </c>
       <c r="K22" t="n">
-        <v>214.99</v>
+        <v>14.99</v>
       </c>
       <c r="L22" t="n">
-        <v>109.55</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sutro Lite</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Black || Prizm Sapphire Iridium</t>
+          <t>Matte Sand || Prizm Road Black</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*128318*</t>
+          <t>*128320*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
         <v>1</v>
       </c>
       <c r="J23" t="n">
         <v>126</v>
       </c>
       <c r="K23" t="n">
         <v>254.99</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>LATCH</t>
+          <t>Lane</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Tortoise | Polarized Brown</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*126283*</t>
+          <t>*mcs232705*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>105.44</v>
+        <v>32.5</v>
       </c>
       <c r="K24" t="n">
-        <v>234.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L24" t="n">
-        <v>129.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Holbrook XL</t>
+          <t>Milestone</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Sunglasses Holbrook XL  Black || Prizm Jade Iridium</t>
+          <t>Matte Tortoise || Polarized Brown</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*125646*</t>
+          <t>*mcs232702*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>108.84</v>
+        <v>32.5</v>
       </c>
       <c r="K25" t="n">
-        <v>219.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L25" t="n">
-        <v>111.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Biff</t>
+          <t>HSTN</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Sunglasses HSTN Matte Black || Prizm Black Iridium</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*135087*</t>
+          <t>*125679*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
         <v>-1</v>
       </c>
       <c r="J26" t="n">
-        <v>39.5</v>
+        <v>125.44</v>
       </c>
       <c r="K26" t="n">
-        <v>89.98999999999999</v>
+        <v>234.99</v>
       </c>
       <c r="L26" t="n">
-        <v>50.49</v>
+        <v>109.55</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>HSTN</t>
+          <t>Sutro Lite</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Sunglasses HSTN Dark Amber || Prizm Tungsten Iridium</t>
+          <t>Matte Carbon || Prizm 24K Iridium</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*125678*</t>
+          <t>*128319*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
         <v>-1</v>
       </c>
       <c r="J27" t="n">
-        <v>125.44</v>
+        <v>126</v>
       </c>
       <c r="K27" t="n">
         <v>254.99</v>
       </c>
       <c r="L27" t="n">
-        <v>129.55</v>
+        <v>128.99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Mayor</t>
+          <t>Connor RIG Reflect</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tortoise</t>
+          <t>RIG Obsidian/Honeydew/Candy Fade</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*126663*</t>
+          <t>*134829*</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J28" t="n">
-        <v>26.5</v>
+        <v>125</v>
       </c>
       <c r="K28" t="n">
-        <v>60</v>
+        <v>279.99</v>
       </c>
       <c r="L28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Rambler</t>
+          <t>LATCH</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*127308*</t>
+          <t>*134679*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
         <v>-1</v>
       </c>
       <c r="J29" t="n">
-        <v>26.5</v>
+        <v>105.44</v>
       </c>
       <c r="K29" t="n">
-        <v>60</v>
+        <v>214.99</v>
       </c>
       <c r="L29" t="n">
-        <v>33.5</v>
+        <v>109.55</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Sutro</t>
+          <t>Sutro Lite</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Galaxy || Prizm Road Black</t>
+          <t>Matte Black || Prizm Sapphire Iridium</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*134599*</t>
+          <t>*128318*</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I30" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J30" t="n">
-        <v>124.4</v>
+        <v>126</v>
       </c>
       <c r="K30" t="n">
-        <v>249.99</v>
+        <v>254.99</v>
       </c>
       <c r="L30" t="n">
-        <v>125.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>LATCH</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*124825*</t>
+          <t>*126283*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J31" t="n">
-        <v>5.5</v>
+        <v>105.44</v>
       </c>
       <c r="K31" t="n">
-        <v>14.99</v>
+        <v>234.99</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>129.55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Eyewear Retainer Croakie</t>
+          <t>Holbrook XL</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Navy</t>
+          <t>Sunglasses Holbrook XL  Black || Prizm Jade Iridium</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>*131514*</t>
+          <t>*125646*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J32" t="n">
-        <v>6.5</v>
+        <v>108.84</v>
       </c>
       <c r="K32" t="n">
-        <v>14.99</v>
+        <v>219.99</v>
       </c>
       <c r="L32" t="n">
-        <v>0</v>
+        <v>111.15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Lowdown XL 2</t>
+          <t>Biff</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>*126434*</t>
+          <t>*135087*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
         <v>-1</v>
       </c>
       <c r="J33" t="n">
-        <v>102.5</v>
+        <v>39.5</v>
       </c>
       <c r="K33" t="n">
-        <v>204.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L33" t="n">
-        <v>102.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Holbrook</t>
+          <t>Rambler</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>*125642*</t>
+          <t>*127307*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>2</v>
       </c>
       <c r="F34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="n">
-        <v>77.76000000000001</v>
+        <v>32.5</v>
       </c>
       <c r="K34" t="n">
-        <v>164.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L34" t="n">
-        <v>87.23</v>
+        <v>64.98</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Lowdown XL 2</t>
+          <t>HSTN</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Polarized Gray Green</t>
+          <t>Sunglasses HSTN Dark Amber || Prizm Tungsten Iridium</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>*207990*</t>
+          <t>*125678*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J35" t="n">
-        <v>102.5</v>
+        <v>125.44</v>
       </c>
       <c r="K35" t="n">
         <v>254.99</v>
       </c>
       <c r="L35" t="n">
-        <v>0</v>
+        <v>129.55</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Rambler</t>
+          <t>Mayor</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>Tortoise</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>*127309*</t>
+          <t>*126663*</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
       <c r="J36" t="n">
         <v>26.5</v>
       </c>
       <c r="K36" t="n">
         <v>60</v>
       </c>
       <c r="L36" t="n">
-        <v>33.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Croakie Tech</t>
+          <t>Sutro</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t xml:space="preserve"> Galaxy || Prizm Road Black</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>*124828*</t>
+          <t>*134599*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
         <v>-1</v>
       </c>
       <c r="J37" t="n">
-        <v>5.5</v>
+        <v>124.4</v>
       </c>
       <c r="K37" t="n">
-        <v>14.99</v>
+        <v>249.99</v>
       </c>
       <c r="L37" t="n">
-        <v>9.49</v>
+        <v>125.59</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Chums</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>*131291*</t>
+          <t>*124825*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>5.5</v>
       </c>
       <c r="K38" t="n">
         <v>14.99</v>
       </c>
       <c r="L38" t="n">
-        <v>9.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cheetah</t>
+          <t>Mayor</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*124765*</t>
+          <t>*135082*</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J39" t="n">
-        <v>97.5</v>
+        <v>26.5</v>
       </c>
       <c r="K39" t="n">
-        <v>194.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L39" t="n">
-        <v>97.48999999999999</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Chums</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>Eyewear Retainer Croakie</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Navy</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*131296*</t>
+          <t>*131514*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I40" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J40" t="n">
-        <v>5.5</v>
+        <v>6.5</v>
       </c>
       <c r="K40" t="n">
         <v>14.99</v>
       </c>
       <c r="L40" t="n">
-        <v>9.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Croakie Rope</t>
+          <t>Lowdown XL 2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*124826*</t>
+          <t>*126434*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
         <v>-1</v>
       </c>
       <c r="J41" t="n">
-        <v>6.5</v>
+        <v>102.5</v>
       </c>
       <c r="K41" t="n">
-        <v>14.99</v>
+        <v>204.99</v>
       </c>
       <c r="L41" t="n">
-        <v>8.49</v>
+        <v>102.49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Mayor</t>
+          <t>Milestone</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Matte Black || Polarized Gray</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*126661*</t>
+          <t>*mcs232701*</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
       <c r="J42" t="n">
-        <v>26.5</v>
+        <v>32.5</v>
       </c>
       <c r="K42" t="n">
-        <v>60</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L42" t="n">
-        <v>33.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Eyewear Retainer Croakie</t>
+          <t>Rambler</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*131295*</t>
+          <t>*127308*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>-1</v>
       </c>
       <c r="J43" t="n">
-        <v>6.5</v>
+        <v>32.5</v>
       </c>
       <c r="K43" t="n">
-        <v>14.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L43" t="n">
-        <v>8.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Oakley</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>Holbrook</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*131297*</t>
+          <t>*125642*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F44" t="n">
         <v>0</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I44" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>5.5</v>
+        <v>77.76000000000001</v>
       </c>
       <c r="K44" t="n">
-        <v>14.99</v>
+        <v>164.99</v>
       </c>
       <c r="L44" t="n">
-        <v>9.49</v>
+        <v>174.46</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Riptide</t>
+          <t>Lowdown XL 2</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
+          <t>Matte Black || ChromaPop Polarized Gray Green</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*207997*</t>
+          <t>*207990*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="n">
         <v>1</v>
       </c>
       <c r="G45" t="n">
         <v>1</v>
       </c>
       <c r="H45" t="n">
         <v>0</v>
       </c>
       <c r="I45" t="n">
         <v>1</v>
       </c>
       <c r="J45" t="n">
-        <v>127.5</v>
+        <v>102.5</v>
       </c>
       <c r="K45" t="n">
         <v>254.99</v>
       </c>
       <c r="L45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Affect</t>
+          <t>Lane</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Red Mirror</t>
+          <t>Yellow Tortoise | Polarized Gray Green</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*134649*</t>
+          <t>*mcs232706*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I46" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J46" t="n">
-        <v>24</v>
+        <v>32.5</v>
       </c>
       <c r="K46" t="n">
-        <v>62.5</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L46" t="n">
-        <v>38.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Boundary</t>
+          <t>Croakie Tech</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*124652*</t>
+          <t>*124828*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
         <v>-1</v>
       </c>
       <c r="J47" t="n">
-        <v>26.5</v>
+        <v>5.5</v>
       </c>
       <c r="K47" t="n">
-        <v>62.5</v>
+        <v>14.99</v>
       </c>
       <c r="L47" t="n">
-        <v>36</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Rambler</t>
+          <t>Upshot</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>Matte Black | Polarized Blue Mirror</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*127307*</t>
+          <t>*mcs232696*</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J48" t="n">
-        <v>26.5</v>
+        <v>45</v>
       </c>
       <c r="K48" t="n">
-        <v>60</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L48" t="n">
-        <v>33.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Sutro</t>
+          <t>Heliostat</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Matte Black || Prizm Trail Torch</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*128315*</t>
+          <t>*125579*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>1</v>
       </c>
       <c r="F49" t="n">
         <v>0</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
         <v>0</v>
       </c>
       <c r="I49" t="n">
         <v>1</v>
       </c>
       <c r="J49" t="n">
-        <v>124.4</v>
+        <v>119.95</v>
       </c>
       <c r="K49" t="n">
         <v>239.99</v>
       </c>
       <c r="L49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Hundo</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>*125680*</t>
+          <t>*131291*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="n">
         <v>0</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I50" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J50" t="n">
-        <v>26.5</v>
+        <v>5.5</v>
       </c>
       <c r="K50" t="n">
-        <v>60</v>
+        <v>14.99</v>
       </c>
       <c r="L50" t="n">
-        <v>0</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Smith</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Evzero</t>
+          <t>Cheetah</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Matte Black || Prizm Violet Iridium</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>*125070*</t>
+          <t>*124765*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>1</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
-        <v>126</v>
+        <v>97.5</v>
       </c>
       <c r="K51" t="n">
-        <v>254.99</v>
+        <v>194.99</v>
       </c>
       <c r="L51" t="n">
-        <v>128.99</v>
+        <v>97.48999999999999</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Loveseat</t>
+          <t>Mayor</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>*126430*</t>
+          <t>*126662*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G52" t="n">
         <v>0</v>
       </c>
       <c r="H52" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I52" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J52" t="n">
         <v>26.5</v>
       </c>
       <c r="K52" t="n">
-        <v>60</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L52" t="n">
-        <v>33.5</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Hundo</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>*134642*</t>
+          <t>*131296*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
         <v>-1</v>
       </c>
       <c r="J53" t="n">
-        <v>26.5</v>
+        <v>5.5</v>
       </c>
       <c r="K53" t="n">
-        <v>62.5</v>
+        <v>14.99</v>
       </c>
       <c r="L53" t="n">
-        <v>36</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Chums</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Croakie Floatable</t>
+          <t>Croakie Rope</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Clear</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*131292*</t>
+          <t>*124826*</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
         <v>0</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
         <v>-1</v>
       </c>
       <c r="J54" t="n">
-        <v>5.5</v>
+        <v>6.5</v>
       </c>
       <c r="K54" t="n">
         <v>14.99</v>
       </c>
       <c r="L54" t="n">
-        <v>9.49</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Smith</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Riptide</t>
+          <t>Eyewear Retainer Croakie</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Matte Black || ChromaPop Polarized Gray Green</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*207996*</t>
+          <t>*131295*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G55" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I55" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J55" t="n">
-        <v>127.5</v>
+        <v>6.5</v>
       </c>
       <c r="K55" t="n">
-        <v>254.99</v>
+        <v>14.99</v>
       </c>
       <c r="L55" t="n">
-        <v>0</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Suncloud</t>
+          <t>Chums</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Mayor</t>
+          <t>Croakie Floatable</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*135082*</t>
+          <t>*131297*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
         <v>0</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
         <v>1</v>
       </c>
       <c r="I56" t="n">
         <v>-1</v>
       </c>
       <c r="J56" t="n">
-        <v>26.5</v>
+        <v>5.5</v>
       </c>
       <c r="K56" t="n">
-        <v>62.5</v>
+        <v>14.99</v>
       </c>
       <c r="L56" t="n">
-        <v>36</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Suncloud</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Junior Sunglasses Evolve</t>
+          <t>Quiver</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Lead Blue/Fluo Blue/Clarity POCito/Sunny Blue</t>
+          <t>Matte Burnished Brown | Polarized Brown</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*208083*</t>
+          <t>*mcs232709*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G57" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I57" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J57" t="n">
-        <v>65</v>
+        <v>32.5</v>
       </c>
       <c r="K57" t="n">
-        <v>129.99</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Biff</t>
+          <t>Upshot</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Tortoise</t>
+          <t>Matte Olive | Polarized Sienna Mirror</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*135088*</t>
+          <t>*mcs232697*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I58" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J58" t="n">
-        <v>39.5</v>
+        <v>45</v>
       </c>
       <c r="K58" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Smith</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Riptide</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Matte Tortoise || ChromaPop Polarized Brown</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>*207997*</t>
+        </is>
+      </c>
+      <c r="E59" t="n">
+        <v>0</v>
+      </c>
+      <c r="F59" t="n">
+        <v>1</v>
+      </c>
+      <c r="G59" t="n">
+        <v>1</v>
+      </c>
+      <c r="H59" t="n">
+        <v>0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>1</v>
+      </c>
+      <c r="J59" t="n">
+        <v>127.5</v>
+      </c>
+      <c r="K59" t="n">
+        <v>254.99</v>
+      </c>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Mayor</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Matte Black | Polarized Sienna Mirror</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>*mcs232694*</t>
+        </is>
+      </c>
+      <c r="E60" t="n">
+        <v>0</v>
+      </c>
+      <c r="F60" t="n">
+        <v>1</v>
+      </c>
+      <c r="G60" t="n">
+        <v>0</v>
+      </c>
+      <c r="H60" t="n">
+        <v>0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="K60" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Affect</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Red Mirror</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>*134649*</t>
+        </is>
+      </c>
+      <c r="E61" t="n">
+        <v>0</v>
+      </c>
+      <c r="F61" t="n">
+        <v>0</v>
+      </c>
+      <c r="G61" t="n">
+        <v>0</v>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>24</v>
+      </c>
+      <c r="K61" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="L61" t="n">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Rambler</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Matte Black | Polarized Sienna Mirror</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>*mcs232695*</t>
+        </is>
+      </c>
+      <c r="E62" t="n">
+        <v>0</v>
+      </c>
+      <c r="F62" t="n">
+        <v>1</v>
+      </c>
+      <c r="G62" t="n">
+        <v>0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>0</v>
+      </c>
+      <c r="I62" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="K62" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Boundary</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>*124652*</t>
+        </is>
+      </c>
+      <c r="E63" t="n">
+        <v>0</v>
+      </c>
+      <c r="F63" t="n">
+        <v>0</v>
+      </c>
+      <c r="G63" t="n">
+        <v>0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>1</v>
+      </c>
+      <c r="I63" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="K63" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="L63" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Quiver</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Matte Black | Polarized Gray Green</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>*mcs232708*</t>
+        </is>
+      </c>
+      <c r="E64" t="n">
+        <v>0</v>
+      </c>
+      <c r="F64" t="n">
+        <v>2</v>
+      </c>
+      <c r="G64" t="n">
+        <v>0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="K64" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="L64" t="n">
+        <v>32.49</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Oakley</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Sutro</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Matte Black || Prizm Trail Torch</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>*128315*</t>
+        </is>
+      </c>
+      <c r="E65" t="n">
+        <v>1</v>
+      </c>
+      <c r="F65" t="n">
+        <v>0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>124.4</v>
+      </c>
+      <c r="K65" t="n">
+        <v>239.99</v>
+      </c>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Hundo</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>*125680*</t>
+        </is>
+      </c>
+      <c r="E66" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" t="n">
+        <v>0</v>
+      </c>
+      <c r="G66" t="n">
+        <v>0</v>
+      </c>
+      <c r="H66" t="n">
+        <v>0</v>
+      </c>
+      <c r="I66" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="K66" t="n">
+        <v>60</v>
+      </c>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Oakley</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Evzero</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Matte Black || Prizm Violet Iridium</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>*125070*</t>
+        </is>
+      </c>
+      <c r="E67" t="n">
+        <v>1</v>
+      </c>
+      <c r="F67" t="n">
+        <v>0</v>
+      </c>
+      <c r="G67" t="n">
+        <v>0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>1</v>
+      </c>
+      <c r="I67" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" t="n">
+        <v>126</v>
+      </c>
+      <c r="K67" t="n">
+        <v>254.99</v>
+      </c>
+      <c r="L67" t="n">
+        <v>128.99</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Loveseat</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>*126430*</t>
+        </is>
+      </c>
+      <c r="E68" t="n">
+        <v>0</v>
+      </c>
+      <c r="F68" t="n">
+        <v>0</v>
+      </c>
+      <c r="G68" t="n">
+        <v>0</v>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+      <c r="I68" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J68" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="K68" t="n">
+        <v>60</v>
+      </c>
+      <c r="L68" t="n">
+        <v>33.5</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Hundo</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>*134642*</t>
+        </is>
+      </c>
+      <c r="E69" t="n">
+        <v>0</v>
+      </c>
+      <c r="F69" t="n">
+        <v>0</v>
+      </c>
+      <c r="G69" t="n">
+        <v>0</v>
+      </c>
+      <c r="H69" t="n">
+        <v>1</v>
+      </c>
+      <c r="I69" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J69" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="K69" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="L69" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Chums</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Croakie Floatable</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Clear</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>*131292*</t>
+        </is>
+      </c>
+      <c r="E70" t="n">
+        <v>0</v>
+      </c>
+      <c r="F70" t="n">
+        <v>0</v>
+      </c>
+      <c r="G70" t="n">
+        <v>0</v>
+      </c>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
+      <c r="I70" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J70" t="n">
+        <v>5.5</v>
+      </c>
+      <c r="K70" t="n">
+        <v>14.99</v>
+      </c>
+      <c r="L70" t="n">
+        <v>9.49</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Smith</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Riptide</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Matte Black || ChromaPop Polarized Gray Green</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>*207996*</t>
+        </is>
+      </c>
+      <c r="E71" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" t="n">
+        <v>1</v>
+      </c>
+      <c r="G71" t="n">
+        <v>1</v>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" t="n">
+        <v>127.5</v>
+      </c>
+      <c r="K71" t="n">
+        <v>254.99</v>
+      </c>
+      <c r="L71" t="n">
+        <v>127.49</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Domain</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Matte Olive | Polarized Sienna Mirror</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>*mcs232700*</t>
+        </is>
+      </c>
+      <c r="E72" t="n">
+        <v>0</v>
+      </c>
+      <c r="F72" t="n">
+        <v>1</v>
+      </c>
+      <c r="G72" t="n">
+        <v>0</v>
+      </c>
+      <c r="H72" t="n">
+        <v>0</v>
+      </c>
+      <c r="I72" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" t="n">
+        <v>45</v>
+      </c>
+      <c r="K72" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>POC</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Junior Sunglasses Evolve</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Lead Blue/Fluo Blue/Clarity POCito/Sunny Blue</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>*208083*</t>
+        </is>
+      </c>
+      <c r="E73" t="n">
+        <v>0</v>
+      </c>
+      <c r="F73" t="n">
+        <v>3</v>
+      </c>
+      <c r="G73" t="n">
+        <v>3</v>
+      </c>
+      <c r="H73" t="n">
+        <v>1</v>
+      </c>
+      <c r="I73" t="n">
+        <v>2</v>
+      </c>
+      <c r="J73" t="n">
+        <v>65</v>
+      </c>
+      <c r="K73" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="L73" t="n">
+        <v>64.98999999999999</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Domain</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Matte Black | Polarized Low Light Rose</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>*mcs232699*</t>
+        </is>
+      </c>
+      <c r="E74" t="n">
+        <v>0</v>
+      </c>
+      <c r="F74" t="n">
+        <v>1</v>
+      </c>
+      <c r="G74" t="n">
+        <v>0</v>
+      </c>
+      <c r="H74" t="n">
+        <v>0</v>
+      </c>
+      <c r="I74" t="n">
+        <v>0</v>
+      </c>
+      <c r="J74" t="n">
+        <v>45</v>
+      </c>
+      <c r="K74" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Suncloud</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Biff</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Tortoise</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>*135088*</t>
+        </is>
+      </c>
+      <c r="E75" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" t="n">
+        <v>0</v>
+      </c>
+      <c r="G75" t="n">
+        <v>0</v>
+      </c>
+      <c r="H75" t="n">
+        <v>1</v>
+      </c>
+      <c r="I75" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J75" t="n">
+        <v>39.5</v>
+      </c>
+      <c r="K75" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L75" t="n">
         <v>50.49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>