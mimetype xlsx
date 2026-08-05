--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1514,132 +1514,132 @@
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
         <v>-1</v>
       </c>
       <c r="J23" t="n">
         <v>0.6</v>
       </c>
       <c r="K23" t="n">
         <v>1.78</v>
       </c>
       <c r="L23" t="n">
         <v>1.18</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Vauhti</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Liquid Glide Wax UP</t>
+          <t>Liquid Glide Wax GO Easy</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PINK- warm</t>
+          <t>BLUE</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*231378*</t>
+          <t>*231384*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G24" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H24" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I24" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J24" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="K24" t="n">
-        <v>59.99</v>
+        <v>24.99</v>
       </c>
       <c r="L24" t="n">
-        <v>89.97</v>
+        <v>25.98</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Vauhti</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Liquid Glide Wax GO Easy</t>
+          <t>Liquid Glide Wax UP</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>BLUE</t>
+          <t>PINK- warm</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*231384*</t>
+          <t>*231378*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
+        <v>9</v>
+      </c>
+      <c r="G25" t="n">
+        <v>9</v>
+      </c>
+      <c r="H25" t="n">
+        <v>3</v>
+      </c>
+      <c r="I25" t="n">
         <v>6</v>
       </c>
-      <c r="G25" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J25" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="K25" t="n">
-        <v>24.99</v>
+        <v>59.99</v>
       </c>
       <c r="L25" t="n">
-        <v>25.98</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Tuning File Guide</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Wintersteiger Alu File Guide</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*128546*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
@@ -3239,63 +3239,63 @@
       <c r="B61" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Dude</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>*127922*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>8</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I61" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J61" t="n">
         <v>10.25</v>
       </c>
       <c r="K61" t="n">
         <v>15.99</v>
       </c>
       <c r="L61" t="n">
-        <v>34.44</v>
+        <v>40.18</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>File Guide Aluminium</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>88°</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*209063*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
@@ -6937,137 +6937,137 @@
       <c r="F141" t="n">
         <v>6</v>
       </c>
       <c r="G141" t="n">
         <v>0</v>
       </c>
       <c r="H141" t="n">
         <v>2</v>
       </c>
       <c r="I141" t="n">
         <v>-2</v>
       </c>
       <c r="J141" t="n">
         <v>20</v>
       </c>
       <c r="K141" t="n">
         <v>39.99</v>
       </c>
       <c r="L141" t="n">
         <v>39.98</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Swix</t>
+          <t>Nanox</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Polystick black</t>
+          <t>Nanox Wax</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>4pcs</t>
+          <t>Training Extra Hard</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>*209133*</t>
+          <t>*231386*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>0</v>
       </c>
       <c r="F142" t="n">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="G142" t="n">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="H142" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I142" t="n">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="J142" t="n">
-        <v>8</v>
+        <v>64.98999999999999</v>
       </c>
       <c r="K142" t="n">
-        <v>15.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L142" t="n">
-        <v>79.90000000000001</v>
+        <v>105</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Nanox</t>
+          <t>Swix</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Nanox Wax</t>
+          <t>Polystick black</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Training Extra Hard</t>
+          <t>4pcs</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>*231386*</t>
+          <t>*209133*</t>
         </is>
       </c>
       <c r="E143" t="n">
         <v>0</v>
       </c>
       <c r="F143" t="n">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="G143" t="n">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="H143" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="I143" t="n">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="J143" t="n">
-        <v>64.98999999999999</v>
+        <v>8</v>
       </c>
       <c r="K143" t="n">
-        <v>99.98999999999999</v>
+        <v>15.99</v>
       </c>
       <c r="L143" t="n">
-        <v>105</v>
+        <v>79.90000000000001</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Micro-Adjustable Sidewall Remover</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>with Stabilizer and SS plate</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>*132870*</t>
         </is>
       </c>
       <c r="E144" t="n">
         <v>5</v>
@@ -7351,137 +7351,137 @@
       <c r="F150" t="n">
         <v>84</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
         <v>7</v>
       </c>
       <c r="I150" t="n">
         <v>-7</v>
       </c>
       <c r="J150" t="n">
         <v>29</v>
       </c>
       <c r="K150" t="n">
         <v>59.99</v>
       </c>
       <c r="L150" t="n">
         <v>216.93</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Swix</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ski Tuning Brush</t>
+          <t>HS6 Blue</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>HorseHair</t>
+          <t>60g</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>*127883*</t>
+          <t>*209126*</t>
         </is>
       </c>
       <c r="E151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F151" t="n">
-        <v>308</v>
+        <v>4</v>
       </c>
       <c r="G151" t="n">
-        <v>176</v>
+        <v>4</v>
       </c>
       <c r="H151" t="n">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="I151" t="n">
-        <v>155</v>
+        <v>2</v>
       </c>
       <c r="J151" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="K151" t="n">
-        <v>24.99</v>
+        <v>49.99</v>
       </c>
       <c r="L151" t="n">
-        <v>351.78</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Swix</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>HS6 Blue</t>
+          <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>60g</t>
+          <t>HorseHair</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>*209126*</t>
+          <t>*127883*</t>
         </is>
       </c>
       <c r="E152" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F152" t="n">
-        <v>4</v>
+        <v>308</v>
       </c>
       <c r="G152" t="n">
-        <v>4</v>
+        <v>176</v>
       </c>
       <c r="H152" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="I152" t="n">
-        <v>2</v>
+        <v>155</v>
       </c>
       <c r="J152" t="n">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="K152" t="n">
-        <v>49.99</v>
+        <v>24.99</v>
       </c>
       <c r="L152" t="n">
-        <v>49.98</v>
+        <v>351.78</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Wax Iron</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Digital</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>*207180*</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>7</v>
@@ -7857,137 +7857,137 @@
       <c r="F161" t="n">
         <v>0</v>
       </c>
       <c r="G161" t="n">
         <v>0</v>
       </c>
       <c r="H161" t="n">
         <v>3</v>
       </c>
       <c r="I161" t="n">
         <v>-3</v>
       </c>
       <c r="J161" t="n">
         <v>43.1</v>
       </c>
       <c r="K161" t="n">
         <v>89.29000000000001</v>
       </c>
       <c r="L161" t="n">
         <v>138.57</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Toko</t>
+          <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Down Wash</t>
+          <t>Ski Tuning Base Edge File Guide</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>OS</t>
+          <t>0.5-.1.5</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>*209178*</t>
+          <t>*133411*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
       </c>
       <c r="F162" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G162" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H162" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I162" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J162" t="n">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="K162" t="n">
-        <v>24.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L162" t="n">
-        <v>12.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Wintersteiger</t>
+          <t>Toko</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ski Tuning Base Edge File Guide</t>
+          <t>Down Wash</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>0.5-.1.5</t>
+          <t>OS</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>*133411*</t>
+          <t>*209178*</t>
         </is>
       </c>
       <c r="E163" t="n">
         <v>0</v>
       </c>
       <c r="F163" t="n">
+        <v>3</v>
+      </c>
+      <c r="G163" t="n">
+        <v>3</v>
+      </c>
+      <c r="H163" t="n">
+        <v>1</v>
+      </c>
+      <c r="I163" t="n">
         <v>2</v>
       </c>
-      <c r="G163" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J163" t="n">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="K163" t="n">
-        <v>79.98999999999999</v>
+        <v>24.99</v>
       </c>
       <c r="L163" t="n">
-        <v>0</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Liquid glide wax</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>TS7 Violet 50ml</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>*133055*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>7</v>