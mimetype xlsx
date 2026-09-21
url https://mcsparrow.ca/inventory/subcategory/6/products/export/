--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -571,109 +571,109 @@
       <c r="B3" t="inlineStr">
         <is>
           <t>Tuning File Guide</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*128545*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I3" t="n">
-        <v>-8</v>
+        <v>-9</v>
       </c>
       <c r="J3" t="n">
         <v>8.5</v>
       </c>
       <c r="K3" t="n">
         <v>17.95</v>
       </c>
       <c r="L3" t="n">
-        <v>75.59999999999999</v>
+        <v>85.05</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Nylon</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*127884*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>15</v>
       </c>
       <c r="F4" t="n">
-        <v>798</v>
+        <v>882</v>
       </c>
       <c r="G4" t="n">
-        <v>342</v>
+        <v>378</v>
       </c>
       <c r="H4" t="n">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I4" t="n">
-        <v>317</v>
+        <v>349</v>
       </c>
       <c r="J4" t="n">
         <v>9</v>
       </c>
       <c r="K4" t="n">
         <v>19.99</v>
       </c>
       <c r="L4" t="n">
-        <v>439.6</v>
+        <v>483.56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>HS7 Violet</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>180g</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*209127*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -1761,152 +1761,152 @@
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>KUU</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Rub-On Wax</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>MACH Uni. (-5 to -9c) Red</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*134376*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>10</v>
       </c>
       <c r="F29" t="n">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I29" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J29" t="n">
         <v>11</v>
       </c>
       <c r="K29" t="n">
         <v>24.99</v>
       </c>
       <c r="L29" t="n">
-        <v>69.95</v>
+        <v>83.94</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Liquid glide wax</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>F4 Universal 100ml</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*133053*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G30" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H30" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I30" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J30" t="n">
         <v>15</v>
       </c>
       <c r="K30" t="n">
         <v>27.99</v>
       </c>
       <c r="L30" t="n">
-        <v>51.96</v>
+        <v>64.95</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Ski Tuning Steel Scraper</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>6 X2/1</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*133373*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>6</v>
       </c>
       <c r="G31" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>2</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J31" t="n">
         <v>0</v>
       </c>
       <c r="K31" t="n">
         <v>24.99</v>
       </c>
       <c r="L31" t="n">
         <v>49.98</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Base Bevel Guides</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Base Bevel Guide 0.7</t>
@@ -2224,57 +2224,57 @@
           <t>Wend</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Infrared Performance</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Universal</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*209061*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>10</v>
       </c>
       <c r="G39" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H39" t="n">
         <v>0</v>
       </c>
       <c r="I39" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J39" t="n">
         <v>9.4</v>
       </c>
       <c r="K39" t="n">
         <v>19.99</v>
       </c>
       <c r="L39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Ski Tuning Kit</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Hot Wax</t>
@@ -2641,63 +2641,63 @@
       <c r="B48" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Party Girl</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*127927*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>7</v>
       </c>
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I48" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J48" t="n">
         <v>10.25</v>
       </c>
       <c r="K48" t="n">
         <v>15.99</v>
       </c>
       <c r="L48" t="n">
-        <v>34.44</v>
+        <v>40.18</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Reeses</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*127929*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>12</v>
@@ -3095,106 +3095,106 @@
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Base Bevel Guides</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>0.05 Deg</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*132861*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I58" t="n">
-        <v>-6</v>
+        <v>-7</v>
       </c>
       <c r="J58" t="n">
         <v>19.99</v>
       </c>
       <c r="K58" t="n">
         <v>19.99</v>
       </c>
       <c r="L58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>WS Diamond Stone</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>70 mm Medium</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*133412*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>168</v>
       </c>
       <c r="G59" t="n">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="H59" t="n">
         <v>14</v>
       </c>
       <c r="I59" t="n">
-        <v>126</v>
+        <v>-14</v>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>24.99</v>
       </c>
       <c r="L59" t="n">
         <v>349.86</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Diamond Replacement Sheets</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>100mm x 25mm (4x1)</t>
@@ -3279,115 +3279,115 @@
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>File Guide Aluminium</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>88°</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*209063*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G62" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I62" t="n">
-        <v>19</v>
+        <v>-2</v>
       </c>
       <c r="J62" t="n">
         <v>21.6</v>
       </c>
       <c r="K62" t="n">
         <v>44.99</v>
       </c>
       <c r="L62" t="n">
-        <v>23.39</v>
+        <v>46.78</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Brass</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*127882*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>5</v>
       </c>
       <c r="F63" t="n">
-        <v>980</v>
+        <v>1036</v>
       </c>
       <c r="G63" t="n">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="H63" t="n">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I63" t="n">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="J63" t="n">
         <v>9</v>
       </c>
       <c r="K63" t="n">
         <v>24.99</v>
       </c>
       <c r="L63" t="n">
-        <v>1119.3</v>
+        <v>1183.26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Nanox</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>CFX || Race Wax</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>220 Grams</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*133814*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
@@ -3647,69 +3647,69 @@
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>WS Diamond Stone</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t xml:space="preserve">100 mm </t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*133414*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="G70" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H70" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I70" t="n">
-        <v>16</v>
+        <v>-10</v>
       </c>
       <c r="J70" t="n">
         <v>0</v>
       </c>
       <c r="K70" t="n">
         <v>54.99</v>
       </c>
       <c r="L70" t="n">
-        <v>219.96</v>
+        <v>549.9</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Holmenkol</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Basewax Mix HOT Alpha-Beta</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2x35g</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*134500*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
@@ -3834,103 +3834,103 @@
           <t>Wend</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Infrared Performance Paste</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>All Temp</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*209062*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>10</v>
       </c>
       <c r="G74" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J74" t="n">
         <v>35.7</v>
       </c>
       <c r="K74" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Race Tuning File Guide</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>90°</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*127296*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
       </c>
       <c r="F75" t="n">
         <v>16</v>
       </c>
       <c r="G75" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H75" t="n">
         <v>4</v>
       </c>
       <c r="I75" t="n">
-        <v>12</v>
+        <v>-4</v>
       </c>
       <c r="J75" t="n">
         <v>28.3</v>
       </c>
       <c r="K75" t="n">
         <v>44.99</v>
       </c>
       <c r="L75" t="n">
         <v>66.76000000000001</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Ski Strap</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>pk</t>
@@ -4015,115 +4015,115 @@
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Polystick transparent</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>4pcs</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*209134*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G78" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H78" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I78" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J78" t="n">
         <v>8</v>
       </c>
       <c r="K78" t="n">
         <v>15.99</v>
       </c>
       <c r="L78" t="n">
-        <v>15.98</v>
+        <v>23.97</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Ski Tuning Stone</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Pocket</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*133416*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
-        <v>736</v>
+        <v>800</v>
       </c>
       <c r="G79" t="n">
-        <v>460</v>
+        <v>0</v>
       </c>
       <c r="H79" t="n">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I79" t="n">
-        <v>414</v>
+        <v>-50</v>
       </c>
       <c r="J79" t="n">
         <v>0</v>
       </c>
       <c r="K79" t="n">
         <v>14.99</v>
       </c>
       <c r="L79" t="n">
-        <v>689.54</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Replacement Sole Low Tech Alpine</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Cochise/ Zero G</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*127641*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
@@ -4245,69 +4245,69 @@
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Diamond Stone</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>70mm</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*209073*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="G83" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I83" t="n">
-        <v>19</v>
+        <v>-3</v>
       </c>
       <c r="J83" t="n">
         <v>10.6</v>
       </c>
       <c r="K83" t="n">
         <v>24.99</v>
       </c>
       <c r="L83" t="n">
-        <v>14.39</v>
+        <v>43.17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Race Tuning File Guide</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>88°</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*127294*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -4567,69 +4567,69 @@
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Glide wax</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>HS7 Violet 60g</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>*133051*</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>2</v>
       </c>
       <c r="F90" t="n">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="G90" t="n">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="H90" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I90" t="n">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="J90" t="n">
         <v>22.5</v>
       </c>
       <c r="K90" t="n">
         <v>49.99</v>
       </c>
       <c r="L90" t="n">
-        <v>714.74</v>
+        <v>769.72</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Vauhti</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>GS Liquid Grip</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>(NF) Carrot</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*134926*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
@@ -4705,69 +4705,69 @@
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>File Guide Aluminium</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>87°</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>*209072*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
       </c>
       <c r="F93" t="n">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="G93" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I93" t="n">
-        <v>70</v>
+        <v>-6</v>
       </c>
       <c r="J93" t="n">
         <v>21.6</v>
       </c>
       <c r="K93" t="n">
         <v>44.99</v>
       </c>
       <c r="L93" t="n">
-        <v>116.95</v>
+        <v>140.34</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Ski Tuning Wax</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>BP88/77</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>*127914*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
@@ -4987,63 +4987,63 @@
       <c r="B99" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Jesus</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>*127925*</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>5</v>
       </c>
       <c r="F99" t="n">
         <v>0</v>
       </c>
       <c r="G99" t="n">
         <v>0</v>
       </c>
       <c r="H99" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I99" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J99" t="n">
         <v>10.25</v>
       </c>
       <c r="K99" t="n">
         <v>15.99</v>
       </c>
       <c r="L99" t="n">
-        <v>28.7</v>
+        <v>34.44</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Holmenkol</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Ski Tuning Products</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Holmenkol Speedblock</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>*127901*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>0</v>
@@ -5076,57 +5076,57 @@
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Ski Tuning sidewall planer</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Ergo</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*133410*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>0</v>
       </c>
       <c r="F101" t="n">
         <v>50</v>
       </c>
       <c r="G101" t="n">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="H101" t="n">
         <v>10</v>
       </c>
       <c r="I101" t="n">
-        <v>30</v>
+        <v>-10</v>
       </c>
       <c r="J101" t="n">
         <v>0</v>
       </c>
       <c r="K101" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L101" t="n">
         <v>849.9</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Glide wax</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>PS6 Blue 60g</t>
@@ -5355,63 +5355,63 @@
       <c r="B107" t="inlineStr">
         <is>
           <t>Ski Tuning Tools</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Plexi Scraper Race Sharpener</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>*127910*</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>0</v>
       </c>
       <c r="F107" t="n">
         <v>0</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I107" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J107" t="n">
         <v>43.1</v>
       </c>
       <c r="K107" t="n">
         <v>98.20999999999999</v>
       </c>
       <c r="L107" t="n">
-        <v>55.11</v>
+        <v>110.22</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Ski Tuning Plexi Scraper</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>3mm</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>*133363*</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>0</v>
@@ -5490,57 +5490,57 @@
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Ski Tuning Gummi Stone</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Red / Regular</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>*127889*</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>0</v>
       </c>
       <c r="F110" t="n">
         <v>560</v>
       </c>
       <c r="G110" t="n">
-        <v>560</v>
+        <v>0</v>
       </c>
       <c r="H110" t="n">
         <v>28</v>
       </c>
       <c r="I110" t="n">
-        <v>532</v>
+        <v>-28</v>
       </c>
       <c r="J110" t="n">
         <v>11.75</v>
       </c>
       <c r="K110" t="n">
         <v>24.99</v>
       </c>
       <c r="L110" t="n">
         <v>370.72</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Holmenkol</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Ski Tuning Products</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Finish Kork mit</t>
@@ -5579,69 +5579,69 @@
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>PS7 Violet</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>60g</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>*209129*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
       </c>
       <c r="F112" t="n">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G112" t="n">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="H112" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I112" t="n">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="J112" t="n">
         <v>12.5</v>
       </c>
       <c r="K112" t="n">
         <v>24.99</v>
       </c>
       <c r="L112" t="n">
-        <v>99.92</v>
+        <v>112.41</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Vauhti</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Liquid Glide Wax ONE</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>ORANGE</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>*231383*</t>
         </is>
       </c>
       <c r="E113" t="n">
         <v>0</v>
@@ -5815,63 +5815,63 @@
       <c r="B117" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Fruity Pebbles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>*127923*</t>
         </is>
       </c>
       <c r="E117" t="n">
         <v>7</v>
       </c>
       <c r="F117" t="n">
         <v>0</v>
       </c>
       <c r="G117" t="n">
         <v>0</v>
       </c>
       <c r="H117" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I117" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J117" t="n">
         <v>10.25</v>
       </c>
       <c r="K117" t="n">
         <v>24.99</v>
       </c>
       <c r="L117" t="n">
-        <v>103.18</v>
+        <v>117.92</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Holmenkol</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Apron</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Blue</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>*127903*</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>0</v>
@@ -6045,63 +6045,63 @@
       <c r="B122" t="inlineStr">
         <is>
           <t>Ski Tuning Kit</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Supremely</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>*127891*</t>
         </is>
       </c>
       <c r="E122" t="n">
         <v>1</v>
       </c>
       <c r="F122" t="n">
         <v>0</v>
       </c>
       <c r="G122" t="n">
         <v>0</v>
       </c>
       <c r="H122" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I122" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J122" t="n">
         <v>44.5</v>
       </c>
       <c r="K122" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L122" t="n">
-        <v>136.47</v>
+        <v>181.96</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Plexi Scraper</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Plexi Scraper - Sharp 5mm thick</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>*132873*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>0</v>
@@ -6137,63 +6137,63 @@
       <c r="B124" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Bacon</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*127920*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>5</v>
       </c>
       <c r="F124" t="n">
         <v>0</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I124" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J124" t="n">
         <v>10.25</v>
       </c>
       <c r="K124" t="n">
         <v>15.99</v>
       </c>
       <c r="L124" t="n">
-        <v>57.4</v>
+        <v>63.14</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Beer</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>*127921*</t>
         </is>
       </c>
       <c r="E125" t="n">
         <v>4</v>
@@ -6640,57 +6640,57 @@
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Ski Tuning Plexi Scraper</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Beefy 150x60x5mm</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>*133386*</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>0</v>
       </c>
       <c r="F135" t="n">
         <v>1190</v>
       </c>
       <c r="G135" t="n">
-        <v>850</v>
+        <v>0</v>
       </c>
       <c r="H135" t="n">
         <v>38</v>
       </c>
       <c r="I135" t="n">
-        <v>812</v>
+        <v>-38</v>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>9.99</v>
       </c>
       <c r="L135" t="n">
         <v>379.62</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Small</t>
@@ -7284,57 +7284,57 @@
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Diamond File 100mm</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>600Grit</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>*209074*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>30</v>
       </c>
       <c r="G149" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="H149" t="n">
         <v>3</v>
       </c>
       <c r="I149" t="n">
-        <v>27</v>
+        <v>-3</v>
       </c>
       <c r="J149" t="n">
         <v>26.5</v>
       </c>
       <c r="K149" t="n">
         <v>54.99</v>
       </c>
       <c r="L149" t="n">
         <v>85.47</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>KUU</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>THE ELIMINATOR</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>S (Shell size 22-25)</t>
@@ -7419,69 +7419,69 @@
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Ski Tuning Brush</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>HorseHair</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>*127883*</t>
         </is>
       </c>
       <c r="E152" t="n">
         <v>1</v>
       </c>
       <c r="F152" t="n">
-        <v>308</v>
+        <v>364</v>
       </c>
       <c r="G152" t="n">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="H152" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I152" t="n">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="J152" t="n">
         <v>9</v>
       </c>
       <c r="K152" t="n">
         <v>24.99</v>
       </c>
       <c r="L152" t="n">
-        <v>351.78</v>
+        <v>415.74</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Wax Iron</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Digital</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>*207180*</t>
         </is>
       </c>
       <c r="E153" t="n">
         <v>7</v>
@@ -8437,63 +8437,63 @@
       <c r="B174" t="inlineStr">
         <is>
           <t>Ski Wax All Temp</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t xml:space="preserve"> Pizza</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>*127928*</t>
         </is>
       </c>
       <c r="E174" t="n">
         <v>12</v>
       </c>
       <c r="F174" t="n">
         <v>0</v>
       </c>
       <c r="G174" t="n">
         <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I174" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J174" t="n">
         <v>10.25</v>
       </c>
       <c r="K174" t="n">
         <v>15.99</v>
       </c>
       <c r="L174" t="n">
-        <v>17.22</v>
+        <v>22.96</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Sidecut</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Wax Iron</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Analog</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>*132878*</t>
         </is>
       </c>
       <c r="E175" t="n">
         <v>0</v>