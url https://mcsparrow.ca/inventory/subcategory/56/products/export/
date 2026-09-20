--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -709,63 +709,63 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Matte Salt Haze | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*232142*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>132.5</v>
       </c>
       <c r="K6" t="n">
         <v>264.99</v>
       </c>
       <c r="L6" t="n">
-        <v>0</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Wild Rye | ChromaPop Black</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*207984*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -795,69 +795,69 @@
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Matte Purple / Cinder / Hi Viz | ChromaPop Opal Mirror</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*128854*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>132.5</v>
       </c>
       <c r="K8" t="n">
         <v>264.99</v>
       </c>
       <c r="L8" t="n">
-        <v>132.49</v>
+        <v>264.98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Syncline</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Matte Black | ChromaPop Black</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*232141*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
@@ -1491,63 +1491,63 @@
       <c r="B23" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Matte Meteorite Crystal | ChromaPop Low Light Rose</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*232143*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J23" t="n">
         <v>132.5</v>
       </c>
       <c r="K23" t="n">
         <v>254.99</v>
       </c>
       <c r="L23" t="n">
-        <v>0</v>
+        <v>122.49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Motive</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*126756*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>1</v>
@@ -1859,63 +1859,63 @@
       <c r="B31" t="inlineStr">
         <is>
           <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Matte Tortoise || ChromaPop Polarized Brown</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*207989*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>1</v>
       </c>
       <c r="G31" t="n">
         <v>1</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J31" t="n">
         <v>115</v>
       </c>
       <c r="K31" t="n">
         <v>254.99</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Syncline</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*232138*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
@@ -1991,69 +1991,69 @@
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Matte Amethyst | ChromaPop Opal Mirror</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*207988*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
+        <v>4</v>
+      </c>
+      <c r="G34" t="n">
         <v>2</v>
       </c>
-      <c r="G34" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I34" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J34" t="n">
         <v>132.5</v>
       </c>
       <c r="K34" t="n">
         <v>264.99</v>
       </c>
       <c r="L34" t="n">
-        <v>264.98</v>
+        <v>529.96</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Matte Black | ChromaPop Photochromic Brown</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>*207993*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
@@ -2089,63 +2089,63 @@
       <c r="B36" t="inlineStr">
         <is>
           <t>Memento RIG Reflect</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Quartz</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>*207259*</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>3</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J36" t="n">
         <v>80</v>
       </c>
       <c r="K36" t="n">
         <v>159.99</v>
       </c>
       <c r="L36" t="n">
-        <v>0</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Truss</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Matte Fathom | ChromaPop Polarized Black</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*232150*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
@@ -2181,63 +2181,63 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Matte Black | ChromaPop Low Light Rose Blue Mirror</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*232145*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J38" t="n">
         <v>132.5</v>
       </c>
       <c r="K38" t="n">
         <v>264.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Matte Black || ChromaPop Black</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*128852*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
@@ -2270,112 +2270,112 @@
           <t>Smith</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Matte Black | ChromaPop Glacier Photochromic Copper Blue Mirror</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*232149*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>1</v>
       </c>
       <c r="G40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I40" t="n">
         <v>0</v>
       </c>
       <c r="J40" t="n">
         <v>132.5</v>
       </c>
       <c r="K40" t="n">
         <v>304.99</v>
       </c>
       <c r="L40" t="n">
-        <v>0</v>
+        <v>172.49</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*232144*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J41" t="n">
         <v>132.5</v>
       </c>
       <c r="K41" t="n">
         <v>264.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Lichen | ChromaPop Violet Mirror</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*207986*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
@@ -2411,63 +2411,63 @@
       <c r="B43" t="inlineStr">
         <is>
           <t>Bobcat</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Matte Chalk Rose | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*207983*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
         <v>1</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
         <v>132.5</v>
       </c>
       <c r="K43" t="n">
         <v>264.99</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>132.49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Matte Black || ChromaPop Photochromic Clear to Gray</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>*207995*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
@@ -2635,115 +2635,115 @@
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Lowdown 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Matte Black || ChromaPop Polarized Gray Green</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*134624*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
       <c r="J48" t="n">
         <v>115</v>
       </c>
       <c r="K48" t="n">
         <v>254.99</v>
       </c>
       <c r="L48" t="n">
-        <v>139.99</v>
+        <v>279.98</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Emerge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Matte Black || ChromaPop Polarized Grey Green</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*125055*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
       <c r="J49" t="n">
         <v>117.5</v>
       </c>
       <c r="K49" t="n">
         <v>254.99</v>
       </c>
       <c r="L49" t="n">
-        <v>137.49</v>
+        <v>274.98</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Truss</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Matte Flint / Tarmac Tortoise | ChromaPop Slate</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*232151*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
@@ -3101,63 +3101,63 @@
       <c r="B58" t="inlineStr">
         <is>
           <t>Memento RIG Reflect</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Obsidian</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*126694*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>1</v>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I58" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J58" t="n">
         <v>80</v>
       </c>
       <c r="K58" t="n">
         <v>159.99</v>
       </c>
       <c r="L58" t="n">
-        <v>239.97</v>
+        <v>319.96</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Wildcat</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Matte Salt Haze | ChromaPop Rose Gold Mirror</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*232147*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>