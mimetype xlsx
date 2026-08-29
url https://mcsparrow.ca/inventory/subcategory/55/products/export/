--- v0 (2026-06-23)
+++ v1 (2026-08-29)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -525,63 +525,63 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Shore Park A 27</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*125018*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J2" t="n">
         <v>4427</v>
       </c>
       <c r="K2" t="n">
-        <v>6099.99</v>
+        <v>3300</v>
       </c>
       <c r="L2" t="n">
-        <v>3345.98</v>
+        <v>-4508</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Evolve</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Downhill Bike Evolve Alpha</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*134942*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
@@ -856,54 +856,54 @@
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*208237*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>4427</v>
       </c>
       <c r="K9" t="n">
-        <v>6099.99</v>
+        <v>3000</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Knolly</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Chilcotin</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*208238*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -933,198 +933,198 @@
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Sight VLT Bosch A2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*mcs232473*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>4829</v>
       </c>
       <c r="K11" t="n">
-        <v>4829.99</v>
+        <v>4500</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>-329</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Sight VLT Bosch A2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*mcs232474*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
       <c r="J12" t="n">
         <v>4829</v>
       </c>
       <c r="K12" t="n">
-        <v>4829.99</v>
+        <v>4500</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>-329</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Sight VLT Bosch A2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*mcs232475*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J13" t="n">
         <v>4829</v>
       </c>
       <c r="K13" t="n">
         <v>4829.99</v>
       </c>
       <c r="L13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Sight VLT Bosch A2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*mcs232476*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" t="n">
         <v>4829</v>
       </c>
       <c r="K14" t="n">
         <v>4829.99</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Torrent DH A1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>S</t>
@@ -1163,115 +1163,115 @@
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Torrent DH A1</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*mcs232480*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>4021</v>
       </c>
       <c r="K16" t="n">
-        <v>5699.99</v>
+        <v>4400</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>758</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Torrent DH A1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*mcs232481*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>4021</v>
       </c>
       <c r="K17" t="n">
         <v>5699.99</v>
       </c>
       <c r="L17" t="n">
-        <v>0</v>
+        <v>3357.98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Torrent DH A1</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*mcs232482*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
@@ -1301,69 +1301,69 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Storm S20</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>20"</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*mcs232663*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>396</v>
       </c>
       <c r="K19" t="n">
         <v>649.99</v>
       </c>
       <c r="L19" t="n">
-        <v>253.99</v>
+        <v>507.98</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>NORCO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Storm S20</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>20"</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*mcs232664*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
@@ -1457,47 +1457,277 @@
           <t>*mcs232666*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
       <c r="J22" t="n">
         <v>4021</v>
       </c>
       <c r="K22" t="n">
         <v>5699.99</v>
       </c>
       <c r="L22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Aurum</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Aurum</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>*mcs232741*</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" t="n">
+        <v>0</v>
+      </c>
+      <c r="G23" t="n">
+        <v>0</v>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
+      <c r="I23" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>3805</v>
+      </c>
+      <c r="K23" t="n">
+        <v>3500</v>
+      </c>
+      <c r="L23" t="n">
+        <v>-305</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Storm 14</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>14"</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>*mcs232767*</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" t="n">
+        <v>1</v>
+      </c>
+      <c r="G24" t="n">
+        <v>1</v>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" t="n">
+        <v>243</v>
+      </c>
+      <c r="K24" t="n">
+        <v>399.99</v>
+      </c>
+      <c r="L24" t="n">
+        <v>156.99</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Storm 14</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>14"</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>*mcs232770*</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" t="n">
+        <v>1</v>
+      </c>
+      <c r="G25" t="n">
+        <v>1</v>
+      </c>
+      <c r="H25" t="n">
+        <v>0</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>243</v>
+      </c>
+      <c r="K25" t="n">
+        <v>399.99</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Storm 16</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Magenta</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>*mcs232773*</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" t="n">
+        <v>1</v>
+      </c>
+      <c r="G26" t="n">
+        <v>1</v>
+      </c>
+      <c r="H26" t="n">
+        <v>0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>262</v>
+      </c>
+      <c r="K26" t="n">
+        <v>429.99</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>NORCO</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Fluid FS 2 20"</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>*mcs232776*</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" t="n">
+        <v>1</v>
+      </c>
+      <c r="G27" t="n">
+        <v>1</v>
+      </c>
+      <c r="H27" t="n">
+        <v>0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>1604</v>
+      </c>
+      <c r="K27" t="n">
+        <v>2124.99</v>
+      </c>
+      <c r="L27" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>