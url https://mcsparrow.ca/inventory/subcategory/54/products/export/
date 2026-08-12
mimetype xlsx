--- v0 (2026-06-25)
+++ v1 (2026-08-12)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L118"/>
+  <dimension ref="A1:L119"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Brand</t>
@@ -565,69 +565,69 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*232392*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>57.5</v>
       </c>
       <c r="K3" t="n">
         <v>114.99</v>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>344.94</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Bike Helmet Coron Air MIPS</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*124412*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
@@ -703,69 +703,69 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Helmet Arbitrator MIPS</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*125581*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
+        <v>8</v>
+      </c>
+      <c r="G6" t="n">
         <v>4</v>
       </c>
-      <c r="G6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>220</v>
       </c>
       <c r="K6" t="n">
         <v>439.99</v>
       </c>
       <c r="L6" t="n">
-        <v>439.98</v>
+        <v>879.96</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*207870*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -939,155 +939,155 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*232399*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
         <v>2</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J11" t="n">
         <v>57.5</v>
       </c>
       <c r="K11" t="n">
         <v>114.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Cularis</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*mcs232618*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J12" t="n">
         <v>150</v>
       </c>
       <c r="K12" t="n">
         <v>299.99</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*207869*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G13" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J13" t="n">
         <v>252</v>
       </c>
       <c r="K13" t="n">
         <v>399.99</v>
       </c>
       <c r="L13" t="n">
-        <v>147.99</v>
+        <v>295.98</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Hardline MIPS</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*207859*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>0</v>
@@ -1123,63 +1123,63 @@
       <c r="B15" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*mcs232409*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
       </c>
       <c r="G15" t="n">
         <v>2</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>252</v>
       </c>
       <c r="K15" t="n">
         <v>419.99</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>167.99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Bike Helmet Coron Air MIPS</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>XS/S</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*124414*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
@@ -1304,57 +1304,57 @@
           <t>Smith</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Payroll MIPS ALECK CS</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*232384*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>130</v>
       </c>
       <c r="K19" t="n">
         <v>259.99</v>
       </c>
       <c r="L19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Helmet Arbitrator MIPS</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SM</t>
@@ -1396,57 +1396,57 @@
           <t>Smith</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Payroll MIPS ALECK CS</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*232386*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>2</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J21" t="n">
         <v>130</v>
       </c>
       <c r="K21" t="n">
         <v>259.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>S</t>
@@ -1859,192 +1859,192 @@
       <c r="B31" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*232393*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>2</v>
       </c>
       <c r="G31" t="n">
         <v>2</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J31" t="n">
         <v>57.5</v>
       </c>
       <c r="K31" t="n">
         <v>114.99</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*208032*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>2</v>
       </c>
       <c r="G32" t="n">
         <v>2</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J32" t="n">
         <v>225</v>
       </c>
       <c r="K32" t="n">
         <v>389.99</v>
       </c>
       <c r="L32" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*232396*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G33" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I33" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J33" t="n">
         <v>57.5</v>
       </c>
       <c r="K33" t="n">
         <v>114.99</v>
       </c>
       <c r="L33" t="n">
-        <v>57.49</v>
+        <v>344.94</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>YXS</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*232400*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>1</v>
       </c>
       <c r="G34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" t="n">
         <v>0</v>
       </c>
       <c r="I34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J34" t="n">
         <v>50</v>
       </c>
       <c r="K34" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Helmet Convoy MIPS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>S</t>
@@ -2135,63 +2135,63 @@
       <c r="B37" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*232403*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>2</v>
       </c>
       <c r="G37" t="n">
         <v>2</v>
       </c>
       <c r="H37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J37" t="n">
         <v>50</v>
       </c>
       <c r="K37" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L37" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Bike Helmet Coron Air MIPS</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*124411*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>1</v>
@@ -2393,109 +2393,109 @@
         <v>0</v>
       </c>
       <c r="J42" t="n">
         <v>150</v>
       </c>
       <c r="K42" t="n">
         <v>299.99</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*mcs232617*</t>
+          <t>*mcs232616*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J43" t="n">
         <v>225</v>
       </c>
       <c r="K43" t="n">
         <v>449.99</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>224.99</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*mcs232616*</t>
+          <t>*mcs232617*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="n">
         <v>0</v>
       </c>
       <c r="J44" t="n">
         <v>225</v>
       </c>
       <c r="K44" t="n">
         <v>449.99</v>
       </c>
       <c r="L44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
@@ -2641,63 +2641,63 @@
       <c r="B48" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*mcs232614*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>2</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I48" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J48" t="n">
         <v>225</v>
       </c>
       <c r="K48" t="n">
         <v>449.99</v>
       </c>
       <c r="L48" t="n">
-        <v>0</v>
+        <v>224.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*232405*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
@@ -2779,100 +2779,100 @@
       <c r="B51" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*mcs232615*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="n">
         <v>2</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J51" t="n">
         <v>225</v>
       </c>
       <c r="K51" t="n">
         <v>449.99</v>
       </c>
       <c r="L51" t="n">
-        <v>0</v>
+        <v>224.99</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*232401*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>2</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J52" t="n">
         <v>50</v>
       </c>
       <c r="K52" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Hardline Carbon MIPS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>L</t>
@@ -3049,69 +3049,69 @@
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Hardline MIPS</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*mcs232417*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G57" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I57" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J57" t="n">
         <v>300</v>
       </c>
       <c r="K57" t="n">
         <v>499.99</v>
       </c>
       <c r="L57" t="n">
-        <v>0</v>
+        <v>399.98</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*207881*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
@@ -3377,63 +3377,63 @@
       <c r="B64" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*mcs232411*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>0</v>
       </c>
       <c r="F64" t="n">
         <v>2</v>
       </c>
       <c r="G64" t="n">
         <v>2</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I64" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J64" t="n">
         <v>252</v>
       </c>
       <c r="K64" t="n">
         <v>419.99</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>167.99</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Kortal Race</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>ML</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*208049*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
@@ -3739,60 +3739,60 @@
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>*232397*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G72" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J72" t="n">
         <v>57.5</v>
       </c>
       <c r="K72" t="n">
         <v>114.99</v>
       </c>
       <c r="L72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Axion Race MIPS</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>M</t>
@@ -4067,63 +4067,63 @@
       <c r="B79" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>YXS</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*232402*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
       </c>
       <c r="F79" t="n">
         <v>1</v>
       </c>
       <c r="G79" t="n">
         <v>1</v>
       </c>
       <c r="H79" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I79" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J79" t="n">
         <v>50</v>
       </c>
       <c r="K79" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L79" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*135011*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
@@ -4297,63 +4297,63 @@
       <c r="B84" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*mcs232414*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
       </c>
       <c r="F84" t="n">
         <v>4</v>
       </c>
       <c r="G84" t="n">
         <v>4</v>
       </c>
       <c r="H84" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I84" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J84" t="n">
         <v>252</v>
       </c>
       <c r="K84" t="n">
         <v>419.99</v>
       </c>
       <c r="L84" t="n">
-        <v>0</v>
+        <v>167.99</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Axion Race MIPS</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>*mcs232628*</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>0</v>
@@ -4432,57 +4432,57 @@
           <t>Smith</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Payroll MIPS ALECK CS</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>*232385*</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>0</v>
       </c>
       <c r="F87" t="n">
         <v>2</v>
       </c>
       <c r="G87" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H87" t="n">
         <v>0</v>
       </c>
       <c r="I87" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J87" t="n">
         <v>130</v>
       </c>
       <c r="K87" t="n">
         <v>259.99</v>
       </c>
       <c r="L87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Cularis</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>L</t>
@@ -4659,69 +4659,69 @@
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*232398*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G92" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H92" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I92" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J92" t="n">
         <v>57.5</v>
       </c>
       <c r="K92" t="n">
         <v>114.99</v>
       </c>
       <c r="L92" t="n">
-        <v>0</v>
+        <v>344.94</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Payroll MIPS ALECK CS</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>*232387*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>0</v>
@@ -4757,63 +4757,63 @@
       <c r="B94" t="inlineStr">
         <is>
           <t>Payroll MIPS</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>*232381*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
         <v>2</v>
       </c>
       <c r="G94" t="n">
         <v>2</v>
       </c>
       <c r="H94" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I94" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J94" t="n">
         <v>130</v>
       </c>
       <c r="K94" t="n">
         <v>259.99</v>
       </c>
       <c r="L94" t="n">
-        <v>0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Helmet Arbitrator MIPS</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>*125584*</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>0</v>
@@ -5027,69 +5027,69 @@
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>*mcs232410*</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>0</v>
       </c>
       <c r="F100" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G100" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H100" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I100" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J100" t="n">
         <v>252</v>
       </c>
       <c r="K100" t="n">
         <v>419.99</v>
       </c>
       <c r="L100" t="n">
-        <v>167.99</v>
+        <v>335.98</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Session MIPS</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*232389*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>0</v>
@@ -5119,106 +5119,106 @@
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*mcs232413*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>0</v>
       </c>
       <c r="F102" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G102" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H102" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I102" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J102" t="n">
         <v>252</v>
       </c>
       <c r="K102" t="n">
         <v>419.99</v>
       </c>
       <c r="L102" t="n">
-        <v>167.99</v>
+        <v>335.98</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Payroll MIPS</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>*232383*</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>0</v>
       </c>
       <c r="F103" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G103" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H103" t="n">
         <v>0</v>
       </c>
       <c r="I103" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J103" t="n">
         <v>130</v>
       </c>
       <c r="K103" t="n">
         <v>259.99</v>
       </c>
       <c r="L103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>XS</t>
@@ -5677,63 +5677,63 @@
       <c r="B114" t="inlineStr">
         <is>
           <t>Joint VPD System Knee</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>*208028*</t>
         </is>
       </c>
       <c r="E114" t="n">
         <v>0</v>
       </c>
       <c r="F114" t="n">
         <v>2</v>
       </c>
       <c r="G114" t="n">
         <v>2</v>
       </c>
       <c r="H114" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I114" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J114" t="n">
         <v>90</v>
       </c>
       <c r="K114" t="n">
         <v>179.99</v>
       </c>
       <c r="L114" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Helmet Convoy MIPS</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>*125591*</t>
         </is>
       </c>
       <c r="E115" t="n">
         <v>2</v>
@@ -5874,46 +5874,92 @@
         </is>
       </c>
       <c r="E118" t="n">
         <v>0</v>
       </c>
       <c r="F118" t="n">
         <v>0</v>
       </c>
       <c r="G118" t="n">
         <v>0</v>
       </c>
       <c r="H118" t="n">
         <v>1</v>
       </c>
       <c r="I118" t="n">
         <v>-1</v>
       </c>
       <c r="J118" t="n">
         <v>115</v>
       </c>
       <c r="K118" t="n">
         <v>229.99</v>
       </c>
       <c r="L118" t="n">
         <v>114.99</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>100%</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Status DH/BMX Helmet</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>XS</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>*mcs232721*</t>
+        </is>
+      </c>
+      <c r="E119" t="n">
+        <v>0</v>
+      </c>
+      <c r="F119" t="n">
+        <v>4</v>
+      </c>
+      <c r="G119" t="n">
+        <v>4</v>
+      </c>
+      <c r="H119" t="n">
+        <v>0</v>
+      </c>
+      <c r="I119" t="n">
+        <v>4</v>
+      </c>
+      <c r="J119" t="n">
+        <v>99</v>
+      </c>
+      <c r="K119" t="n">
+        <v>199.99</v>
+      </c>
+      <c r="L119" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>