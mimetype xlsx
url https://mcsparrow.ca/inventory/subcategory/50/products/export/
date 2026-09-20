--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -617,63 +617,63 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>E-Bike Mandate Shift</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*125043*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J4" t="n">
         <v>4700</v>
       </c>
       <c r="K4" t="n">
-        <v>5999.99</v>
+        <v>3500</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>-2400</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>E-Bike Mandate Shift</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*208020*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>