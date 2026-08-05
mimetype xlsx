--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1325,137 +1325,137 @@
       <c r="F19" t="n">
         <v>4</v>
       </c>
       <c r="G19" t="n">
         <v>4</v>
       </c>
       <c r="H19" t="n">
         <v>2</v>
       </c>
       <c r="I19" t="n">
         <v>2</v>
       </c>
       <c r="J19" t="n">
         <v>28</v>
       </c>
       <c r="K19" t="n">
         <v>59.99</v>
       </c>
       <c r="L19" t="n">
         <v>63.98</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>LEGION</t>
+          <t>Pole Cloud</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*208650*</t>
+          <t>*131487*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J20" t="n">
-        <v>47.5</v>
+        <v>25</v>
       </c>
       <c r="K20" t="n">
-        <v>94.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L20" t="n">
-        <v>47.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Pole Cloud</t>
+          <t>LEGION</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*131487*</t>
+          <t>*208650*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>25</v>
+        <v>47.5</v>
       </c>
       <c r="K21" t="n">
-        <v>49.99</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="L21" t="n">
-        <v>24.99</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Kerma</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Pole Vector</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*130189*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
@@ -1601,137 +1601,137 @@
       <c r="F25" t="n">
         <v>9</v>
       </c>
       <c r="G25" t="n">
         <v>9</v>
       </c>
       <c r="H25" t="n">
         <v>3</v>
       </c>
       <c r="I25" t="n">
         <v>6</v>
       </c>
       <c r="J25" t="n">
         <v>80</v>
       </c>
       <c r="K25" t="n">
         <v>159.99</v>
       </c>
       <c r="L25" t="n">
         <v>239.97</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>LEGION</t>
+          <t>SPITFIRE VARIO 3D</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>110</t>
+          <t xml:space="preserve">110-140                                                                                             </t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*208649*</t>
+          <t>*134147*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
+        <v>16</v>
+      </c>
+      <c r="G26" t="n">
+        <v>12</v>
+      </c>
+      <c r="H26" t="n">
+        <v>8</v>
+      </c>
+      <c r="I26" t="n">
         <v>4</v>
       </c>
-      <c r="G26" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J26" t="n">
-        <v>47.5</v>
+        <v>110</v>
       </c>
       <c r="K26" t="n">
-        <v>94.98999999999999</v>
+        <v>199.99</v>
       </c>
       <c r="L26" t="n">
-        <v>94.98</v>
+        <v>719.92</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>SPITFIRE VARIO 3D</t>
+          <t>LEGION</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">110-140                                                                                             </t>
+          <t>110</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*134147*</t>
+          <t>*208649*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G27" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H27" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I27" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J27" t="n">
-        <v>110</v>
+        <v>47.5</v>
       </c>
       <c r="K27" t="n">
-        <v>199.99</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="L27" t="n">
-        <v>719.92</v>
+        <v>94.98</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Multi Pole</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*208795*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
@@ -2199,180 +2199,180 @@
       <c r="F38" t="n">
         <v>3</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
         <v>-1</v>
       </c>
       <c r="J38" t="n">
         <v>34.5</v>
       </c>
       <c r="K38" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L38" t="n">
         <v>35.49</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Komperdell</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>TRIAD BB</t>
+          <t>Basket</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>Large</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>*231006*</t>
+          <t>*129361*</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J39" t="n">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="K39" t="n">
-        <v>79.98999999999999</v>
+        <v>14.99</v>
       </c>
       <c r="L39" t="n">
-        <v>0</v>
+        <v>29.96</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Komperdell</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Basket</t>
+          <t>Pole Legion</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Large</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>*129361*</t>
+          <t>*207316*</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I40" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J40" t="n">
-        <v>7.5</v>
+        <v>50</v>
       </c>
       <c r="K40" t="n">
-        <v>14.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L40" t="n">
-        <v>29.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Pole Legion</t>
+          <t>TRIAD BB</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>80</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>*207316*</t>
+          <t>*231006*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
       <c r="J41" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K41" t="n">
-        <v>99.98999999999999</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Kerma</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Pole Vector</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*130194*</t>
         </is>
@@ -3441,137 +3441,137 @@
       <c r="F65" t="n">
         <v>5</v>
       </c>
       <c r="G65" t="n">
         <v>3</v>
       </c>
       <c r="H65" t="n">
         <v>2</v>
       </c>
       <c r="I65" t="n">
         <v>2</v>
       </c>
       <c r="J65" t="n">
         <v>72</v>
       </c>
       <c r="K65" t="n">
         <v>129.99</v>
       </c>
       <c r="L65" t="n">
         <v>115.98</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>TRIAD BB</t>
+          <t>SPITFIRE 3D</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>125</t>
+          <t xml:space="preserve">110                                                                                                 </t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>*133272*</t>
+          <t>*134151*</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F66" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="J66" t="n">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="K66" t="n">
-        <v>79.98999999999999</v>
+        <v>169.99</v>
       </c>
       <c r="L66" t="n">
-        <v>79.98999999999999</v>
+        <v>75.98999999999999</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>SPITFIRE 3D</t>
+          <t>TRIAD BB</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">110                                                                                                 </t>
+          <t>125</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>*134151*</t>
+          <t>*133272*</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F67" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>1</v>
       </c>
       <c r="I67" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="J67" t="n">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="K67" t="n">
-        <v>169.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L67" t="n">
-        <v>75.98999999999999</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Pole Legion</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*207571*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
@@ -3717,183 +3717,183 @@
       <c r="F71" t="n">
         <v>1</v>
       </c>
       <c r="G71" t="n">
         <v>0</v>
       </c>
       <c r="H71" t="n">
         <v>1</v>
       </c>
       <c r="I71" t="n">
         <v>0</v>
       </c>
       <c r="J71" t="n">
         <v>25</v>
       </c>
       <c r="K71" t="n">
         <v>49.99</v>
       </c>
       <c r="L71" t="n">
         <v>24.99</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>LEGION</t>
+          <t>Junior Rider</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>Red</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*208652*</t>
+          <t>*134792*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G72" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H72" t="n">
         <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J72" t="n">
-        <v>47.5</v>
+        <v>15</v>
       </c>
       <c r="K72" t="n">
-        <v>94.98999999999999</v>
+        <v>29.99</v>
       </c>
       <c r="L72" t="n">
-        <v>47.49</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Junior Rider</t>
+          <t>SPITFIRE 3D</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t xml:space="preserve">125                                                                                                 </t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*134792*</t>
+          <t>*134154*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G73" t="n">
         <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I73" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J73" t="n">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="K73" t="n">
-        <v>29.99</v>
+        <v>169.99</v>
       </c>
       <c r="L73" t="n">
-        <v>14.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>SPITFIRE 3D</t>
+          <t>LEGION</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">125                                                                                                 </t>
+          <t>125</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>*134154*</t>
+          <t>*208652*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G74" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H74" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74" t="n">
         <v>0</v>
       </c>
       <c r="J74" t="n">
-        <v>94</v>
+        <v>47.5</v>
       </c>
       <c r="K74" t="n">
-        <v>169.99</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="L74" t="n">
-        <v>0</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>TRIAD</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*208661*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>0</v>
@@ -4499,183 +4499,183 @@
       <c r="F88" t="n">
         <v>2</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>1</v>
       </c>
       <c r="I88" t="n">
         <v>2</v>
       </c>
       <c r="J88" t="n">
         <v>94</v>
       </c>
       <c r="K88" t="n">
         <v>169.99</v>
       </c>
       <c r="L88" t="n">
         <v>75.98999999999999</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Stella S WS</t>
+          <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*231088*</t>
+          <t>*207560*</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G89" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H89" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I89" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J89" t="n">
-        <v>72</v>
+        <v>28.7</v>
       </c>
       <c r="K89" t="n">
-        <v>129.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L89" t="n">
-        <v>57.99</v>
+        <v>82.58</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*207560*</t>
+          <t>*207562*</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>0</v>
       </c>
       <c r="F90" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I90" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J90" t="n">
         <v>28.7</v>
       </c>
       <c r="K90" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L90" t="n">
-        <v>82.58</v>
+        <v>41.29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>16mm Phantastick</t>
+          <t>Stella S WS</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>*207562*</t>
+          <t>*231088*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G91" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H91" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I91" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="J91" t="n">
-        <v>28.7</v>
+        <v>72</v>
       </c>
       <c r="K91" t="n">
-        <v>69.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L91" t="n">
-        <v>41.29</v>
+        <v>115.98</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Junior Triad</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*134752*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
@@ -6247,137 +6247,137 @@
       <c r="F126" t="n">
         <v>0</v>
       </c>
       <c r="G126" t="n">
         <v>0</v>
       </c>
       <c r="H126" t="n">
         <v>1</v>
       </c>
       <c r="I126" t="n">
         <v>0</v>
       </c>
       <c r="J126" t="n">
         <v>0</v>
       </c>
       <c r="K126" t="n">
         <v>54.99</v>
       </c>
       <c r="L126" t="n">
         <v>54.99</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Junior Wutke</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Custom Pole Basket</t>
+          <t>Pole PARK</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>*124831*</t>
+          <t>*134292*</t>
         </is>
       </c>
       <c r="E127" t="n">
         <v>0</v>
       </c>
       <c r="F127" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G127" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H127" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I127" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J127" t="n">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="K127" t="n">
-        <v>26.79</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L127" t="n">
-        <v>13.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Junior Wutke</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Pole PARK</t>
+          <t>Custom Pole Basket</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>new</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>*134292*</t>
+          <t>*124831*</t>
         </is>
       </c>
       <c r="E128" t="n">
         <v>0</v>
       </c>
       <c r="F128" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G128" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H128" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I128" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J128" t="n">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="K128" t="n">
-        <v>69.98999999999999</v>
+        <v>26.79</v>
       </c>
       <c r="L128" t="n">
-        <v>0</v>
+        <v>13.79</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Worldcup SL</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>*208782*</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>0</v>
@@ -6385,183 +6385,183 @@
       <c r="F129" t="n">
         <v>2</v>
       </c>
       <c r="G129" t="n">
         <v>2</v>
       </c>
       <c r="H129" t="n">
         <v>2</v>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
       <c r="J129" t="n">
         <v>65</v>
       </c>
       <c r="K129" t="n">
         <v>129.99</v>
       </c>
       <c r="L129" t="n">
         <v>129.98</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>BOLD LITE S</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>125</t>
+          <t xml:space="preserve">110                                                                                                 </t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>*208787*</t>
+          <t>*134133*</t>
         </is>
       </c>
       <c r="E130" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F130" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G130" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H130" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I130" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J130" t="n">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="K130" t="n">
         <v>129.99</v>
       </c>
       <c r="L130" t="n">
-        <v>64.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>BOLD LITE S</t>
+          <t>Pitch Back</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">110                                                                                                 </t>
+          <t>125</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>*134133*</t>
+          <t>*127065*</t>
         </is>
       </c>
       <c r="E131" t="n">
+        <v>0</v>
+      </c>
+      <c r="F131" t="n">
+        <v>0</v>
+      </c>
+      <c r="G131" t="n">
+        <v>0</v>
+      </c>
+      <c r="H131" t="n">
         <v>3</v>
       </c>
-      <c r="F131" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I131" t="n">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="J131" t="n">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="K131" t="n">
-        <v>129.99</v>
+        <v>109.99</v>
       </c>
       <c r="L131" t="n">
-        <v>0</v>
+        <v>164.97</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Pitch Back</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>*127065*</t>
+          <t>*208787*</t>
         </is>
       </c>
       <c r="E132" t="n">
         <v>0</v>
       </c>
       <c r="F132" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G132" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H132" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I132" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="J132" t="n">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K132" t="n">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
       <c r="L132" t="n">
-        <v>164.97</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>TRIAD</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>*208669*</t>
         </is>
       </c>
       <c r="E133" t="n">
         <v>0</v>
@@ -6913,69 +6913,69 @@
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Deorum</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Apollo FR</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Regular Basket</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>*209474*</t>
         </is>
       </c>
       <c r="E141" t="n">
         <v>0</v>
       </c>
       <c r="F141" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G141" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="H141" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I141" t="n">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="J141" t="n">
         <v>110</v>
       </c>
       <c r="K141" t="n">
         <v>179.99</v>
       </c>
       <c r="L141" t="n">
-        <v>489.93</v>
+        <v>559.92</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>SPITFIRE 3D</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">120                                                                                                 </t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>*134150*</t>
         </is>
       </c>
       <c r="E142" t="n">
         <v>1</v>
@@ -7260,3267 +7260,3267 @@
       <c r="F148" t="n">
         <v>0</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
         <v>0</v>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
       <c r="J148" t="n">
         <v>50</v>
       </c>
       <c r="K148" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t xml:space="preserve">AMT JR TELESCOPIC
+</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>*208789*</t>
+          <t>*133111*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G149" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H149" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I149" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J149" t="n">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="K149" t="n">
-        <v>129.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L149" t="n">
-        <v>0</v>
+        <v>79.98</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Flextip WC race</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Venom                                                                              </t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>*134203*</t>
+        </is>
+      </c>
+      <c r="E150" t="n">
+        <v>1</v>
+      </c>
+      <c r="F150" t="n">
+        <v>16</v>
+      </c>
+      <c r="G150" t="n">
+        <v>12</v>
+      </c>
+      <c r="H150" t="n">
+        <v>8</v>
+      </c>
+      <c r="I150" t="n">
+        <v>5</v>
+      </c>
+      <c r="J150" t="n">
+        <v>11</v>
+      </c>
+      <c r="K150" t="n">
+        <v>21.99</v>
+      </c>
+      <c r="L150" t="n">
+        <v>87.92</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Worldcup SL</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>*208789*</t>
+        </is>
+      </c>
+      <c r="E151" t="n">
+        <v>0</v>
+      </c>
+      <c r="F151" t="n">
+        <v>1</v>
+      </c>
+      <c r="G151" t="n">
+        <v>1</v>
+      </c>
+      <c r="H151" t="n">
+        <v>0</v>
+      </c>
+      <c r="I151" t="n">
+        <v>1</v>
+      </c>
+      <c r="J151" t="n">
+        <v>65</v>
+      </c>
+      <c r="K151" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="L151" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Pole Aluminum</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>*207574*</t>
+        </is>
+      </c>
+      <c r="E152" t="n">
+        <v>1</v>
+      </c>
+      <c r="F152" t="n">
+        <v>0</v>
+      </c>
+      <c r="G152" t="n">
+        <v>0</v>
+      </c>
+      <c r="H152" t="n">
+        <v>0</v>
+      </c>
+      <c r="I152" t="n">
+        <v>1</v>
+      </c>
+      <c r="J152" t="n">
+        <v>33.34</v>
+      </c>
+      <c r="K152" t="n">
+        <v>71.43000000000001</v>
+      </c>
+      <c r="L152" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>*231007*</t>
+        </is>
+      </c>
+      <c r="E153" t="n">
+        <v>0</v>
+      </c>
+      <c r="F153" t="n">
+        <v>0</v>
+      </c>
+      <c r="G153" t="n">
+        <v>0</v>
+      </c>
+      <c r="H153" t="n">
+        <v>0</v>
+      </c>
+      <c r="I153" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" t="n">
+        <v>0</v>
+      </c>
+      <c r="K153" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L153" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>*133270*</t>
+        </is>
+      </c>
+      <c r="E154" t="n">
+        <v>0</v>
+      </c>
+      <c r="F154" t="n">
+        <v>2</v>
+      </c>
+      <c r="G154" t="n">
+        <v>0</v>
+      </c>
+      <c r="H154" t="n">
+        <v>2</v>
+      </c>
+      <c r="I154" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J154" t="n">
+        <v>0</v>
+      </c>
+      <c r="K154" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L154" t="n">
+        <v>159.98</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>HAUTE ROUTE 3</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANTHRACITE/RED                                                                                      </t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>*231090*</t>
+        </is>
+      </c>
+      <c r="E155" t="n">
+        <v>0</v>
+      </c>
+      <c r="F155" t="n">
+        <v>2</v>
+      </c>
+      <c r="G155" t="n">
+        <v>2</v>
+      </c>
+      <c r="H155" t="n">
+        <v>1</v>
+      </c>
+      <c r="I155" t="n">
+        <v>1</v>
+      </c>
+      <c r="J155" t="n">
+        <v>88</v>
+      </c>
+      <c r="K155" t="n">
+        <v>159.99</v>
+      </c>
+      <c r="L155" t="n">
+        <v>71.98999999999999</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
           <t>Atomic</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Pole Cloud</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>*132493*</t>
+        </is>
+      </c>
+      <c r="E156" t="n">
+        <v>0</v>
+      </c>
+      <c r="F156" t="n">
+        <v>9</v>
+      </c>
+      <c r="G156" t="n">
+        <v>0</v>
+      </c>
+      <c r="H156" t="n">
+        <v>6</v>
+      </c>
+      <c r="I156" t="n">
+        <v>-6</v>
+      </c>
+      <c r="J156" t="n">
+        <v>25</v>
+      </c>
+      <c r="K156" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="L156" t="n">
+        <v>149.94</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>Kerma</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Pole Vector</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>*127107*</t>
+        </is>
+      </c>
+      <c r="E157" t="n">
+        <v>1</v>
+      </c>
+      <c r="F157" t="n">
+        <v>8</v>
+      </c>
+      <c r="G157" t="n">
+        <v>8</v>
+      </c>
+      <c r="H157" t="n">
+        <v>4</v>
+      </c>
+      <c r="I157" t="n">
+        <v>5</v>
+      </c>
+      <c r="J157" t="n">
+        <v>28</v>
+      </c>
+      <c r="K157" t="n">
+        <v>59.99</v>
+      </c>
+      <c r="L157" t="n">
+        <v>127.96</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Pole BCT Touring SQS</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>NS</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>*134293*</t>
+        </is>
+      </c>
+      <c r="E158" t="n">
+        <v>0</v>
+      </c>
+      <c r="F158" t="n">
+        <v>5</v>
+      </c>
+      <c r="G158" t="n">
+        <v>0</v>
+      </c>
+      <c r="H158" t="n">
+        <v>0</v>
+      </c>
+      <c r="I158" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" t="n">
+        <v>98</v>
+      </c>
+      <c r="K158" t="n">
+        <v>194.99</v>
+      </c>
+      <c r="L158" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>18mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>*129244*</t>
+        </is>
+      </c>
+      <c r="E159" t="n">
+        <v>0</v>
+      </c>
+      <c r="F159" t="n">
+        <v>0</v>
+      </c>
+      <c r="G159" t="n">
+        <v>0</v>
+      </c>
+      <c r="H159" t="n">
+        <v>3</v>
+      </c>
+      <c r="I159" t="n">
+        <v>-3</v>
+      </c>
+      <c r="J159" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="K159" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L159" t="n">
+        <v>141.57</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>*208659*</t>
+        </is>
+      </c>
+      <c r="E160" t="n">
+        <v>0</v>
+      </c>
+      <c r="F160" t="n">
+        <v>24</v>
+      </c>
+      <c r="G160" t="n">
+        <v>36</v>
+      </c>
+      <c r="H160" t="n">
+        <v>6</v>
+      </c>
+      <c r="I160" t="n">
+        <v>30</v>
+      </c>
+      <c r="J160" t="n">
+        <v>0</v>
+      </c>
+      <c r="K160" t="n">
+        <v>74.98999999999999</v>
+      </c>
+      <c r="L160" t="n">
+        <v>449.94</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>SPITFIRE 3D</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>*128165*</t>
+        </is>
+      </c>
+      <c r="E161" t="n">
+        <v>1</v>
+      </c>
+      <c r="F161" t="n">
+        <v>0</v>
+      </c>
+      <c r="G161" t="n">
+        <v>0</v>
+      </c>
+      <c r="H161" t="n">
+        <v>2</v>
+      </c>
+      <c r="I161" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J161" t="n">
+        <v>94</v>
+      </c>
+      <c r="K161" t="n">
+        <v>189.99</v>
+      </c>
+      <c r="L161" t="n">
+        <v>191.98</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>TRIAD</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>*207314*</t>
+        </is>
+      </c>
+      <c r="E162" t="n">
+        <v>2</v>
+      </c>
+      <c r="F162" t="n">
+        <v>0</v>
+      </c>
+      <c r="G162" t="n">
+        <v>0</v>
+      </c>
+      <c r="H162" t="n">
+        <v>1</v>
+      </c>
+      <c r="I162" t="n">
+        <v>1</v>
+      </c>
+      <c r="J162" t="n">
+        <v>0</v>
+      </c>
+      <c r="K162" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L162" t="n">
+        <v>69.98999999999999</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>16mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>*129238*</t>
+        </is>
+      </c>
+      <c r="E163" t="n">
+        <v>0</v>
+      </c>
+      <c r="F163" t="n">
+        <v>0</v>
+      </c>
+      <c r="G163" t="n">
+        <v>0</v>
+      </c>
+      <c r="H163" t="n">
+        <v>5</v>
+      </c>
+      <c r="I163" t="n">
+        <v>-5</v>
+      </c>
+      <c r="J163" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="K163" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L163" t="n">
+        <v>206.45</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Porsche Carbon</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>*133756*</t>
+        </is>
+      </c>
+      <c r="E164" t="n">
+        <v>0</v>
+      </c>
+      <c r="F164" t="n">
+        <v>1</v>
+      </c>
+      <c r="G164" t="n">
+        <v>0</v>
+      </c>
+      <c r="H164" t="n">
+        <v>1</v>
+      </c>
+      <c r="I164" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J164" t="n">
+        <v>140</v>
+      </c>
+      <c r="K164" t="n">
+        <v>249.99</v>
+      </c>
+      <c r="L164" t="n">
+        <v>109.99</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>FACTION Poles</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>*130746*</t>
+        </is>
+      </c>
+      <c r="E165" t="n">
+        <v>0</v>
+      </c>
+      <c r="F165" t="n">
+        <v>0</v>
+      </c>
+      <c r="G165" t="n">
+        <v>0</v>
+      </c>
+      <c r="H165" t="n">
+        <v>3</v>
+      </c>
+      <c r="I165" t="n">
+        <v>-3</v>
+      </c>
+      <c r="J165" t="n">
+        <v>1532</v>
+      </c>
+      <c r="K165" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L165" t="n">
+        <v>-4326.03</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>SPITFIRE 3D</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>*128164*</t>
+        </is>
+      </c>
+      <c r="E166" t="n">
+        <v>0</v>
+      </c>
+      <c r="F166" t="n">
+        <v>0</v>
+      </c>
+      <c r="G166" t="n">
+        <v>0</v>
+      </c>
+      <c r="H166" t="n">
+        <v>1</v>
+      </c>
+      <c r="I166" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J166" t="n">
+        <v>94</v>
+      </c>
+      <c r="K166" t="n">
+        <v>189.99</v>
+      </c>
+      <c r="L166" t="n">
+        <v>95.98999999999999</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>18mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>*130674*</t>
+        </is>
+      </c>
+      <c r="E167" t="n">
+        <v>0</v>
+      </c>
+      <c r="F167" t="n">
+        <v>0</v>
+      </c>
+      <c r="G167" t="n">
+        <v>0</v>
+      </c>
+      <c r="H167" t="n">
+        <v>2</v>
+      </c>
+      <c r="I167" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J167" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="K167" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L167" t="n">
+        <v>94.38</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>SPITFIRE 3D</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">130                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>*134155*</t>
+        </is>
+      </c>
+      <c r="E168" t="n">
+        <v>0</v>
+      </c>
+      <c r="F168" t="n">
+        <v>1</v>
+      </c>
+      <c r="G168" t="n">
+        <v>0</v>
+      </c>
+      <c r="H168" t="n">
+        <v>0</v>
+      </c>
+      <c r="I168" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" t="n">
+        <v>94</v>
+      </c>
+      <c r="K168" t="n">
+        <v>169.99</v>
+      </c>
+      <c r="L168" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>SPITFIRE 3D</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">115                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>*134149*</t>
+        </is>
+      </c>
+      <c r="E169" t="n">
+        <v>5</v>
+      </c>
+      <c r="F169" t="n">
+        <v>6</v>
+      </c>
+      <c r="G169" t="n">
+        <v>0</v>
+      </c>
+      <c r="H169" t="n">
+        <v>2</v>
+      </c>
+      <c r="I169" t="n">
+        <v>3</v>
+      </c>
+      <c r="J169" t="n">
+        <v>94</v>
+      </c>
+      <c r="K169" t="n">
+        <v>169.99</v>
+      </c>
+      <c r="L169" t="n">
+        <v>151.98</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Pole PARK</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>*208322*</t>
+        </is>
+      </c>
+      <c r="E170" t="n">
+        <v>0</v>
+      </c>
+      <c r="F170" t="n">
+        <v>1</v>
+      </c>
+      <c r="G170" t="n">
+        <v>1</v>
+      </c>
+      <c r="H170" t="n">
+        <v>1</v>
+      </c>
+      <c r="I170" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" t="n">
+        <v>35</v>
+      </c>
+      <c r="K170" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L170" t="n">
+        <v>34.99</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>CARBON 14 3D</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">110                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>*134127*</t>
+        </is>
+      </c>
+      <c r="E171" t="n">
+        <v>2</v>
+      </c>
+      <c r="F171" t="n">
+        <v>4</v>
+      </c>
+      <c r="G171" t="n">
+        <v>2</v>
+      </c>
+      <c r="H171" t="n">
+        <v>0</v>
+      </c>
+      <c r="I171" t="n">
+        <v>4</v>
+      </c>
+      <c r="J171" t="n">
+        <v>116</v>
+      </c>
+      <c r="K171" t="n">
+        <v>209.99</v>
+      </c>
+      <c r="L171" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>RIDER VARIO</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEONYELLOW/BLACK                                                                                    </t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>*231092*</t>
+        </is>
+      </c>
+      <c r="E172" t="n">
+        <v>0</v>
+      </c>
+      <c r="F172" t="n">
+        <v>30</v>
+      </c>
+      <c r="G172" t="n">
+        <v>30</v>
+      </c>
+      <c r="H172" t="n">
+        <v>5</v>
+      </c>
+      <c r="I172" t="n">
+        <v>25</v>
+      </c>
+      <c r="J172" t="n">
+        <v>38</v>
+      </c>
+      <c r="K172" t="n">
+        <v>74.98999999999999</v>
+      </c>
+      <c r="L172" t="n">
+        <v>184.95</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Big Mountain Binding Basket 95MM</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">98 BLACK/SMOKE                                                                                      </t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>*134195*</t>
+        </is>
+      </c>
+      <c r="E173" t="n">
+        <v>10</v>
+      </c>
+      <c r="F173" t="n">
+        <v>20</v>
+      </c>
+      <c r="G173" t="n">
+        <v>0</v>
+      </c>
+      <c r="H173" t="n">
+        <v>2</v>
+      </c>
+      <c r="I173" t="n">
+        <v>8</v>
+      </c>
+      <c r="J173" t="n">
+        <v>15</v>
+      </c>
+      <c r="K173" t="n">
+        <v>29.99</v>
+      </c>
+      <c r="L173" t="n">
+        <v>29.98</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Multi Pole</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>*208797*</t>
+        </is>
+      </c>
+      <c r="E174" t="n">
+        <v>0</v>
+      </c>
+      <c r="F174" t="n">
+        <v>2</v>
+      </c>
+      <c r="G174" t="n">
+        <v>0</v>
+      </c>
+      <c r="H174" t="n">
+        <v>1</v>
+      </c>
+      <c r="I174" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J174" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K174" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L174" t="n">
+        <v>32.49</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>PLASTIC STOP RING FOR ALPINE BASKETS</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>(1 PIECE) BK</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>*134201*</t>
+        </is>
+      </c>
+      <c r="E175" t="n">
+        <v>4</v>
+      </c>
+      <c r="F175" t="n">
+        <v>4</v>
+      </c>
+      <c r="G175" t="n">
+        <v>0</v>
+      </c>
+      <c r="H175" t="n">
+        <v>1</v>
+      </c>
+      <c r="I175" t="n">
+        <v>3</v>
+      </c>
+      <c r="J175" t="n">
+        <v>4</v>
+      </c>
+      <c r="K175" t="n">
+        <v>7.99</v>
+      </c>
+      <c r="L175" t="n">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>16mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>*129234*</t>
+        </is>
+      </c>
+      <c r="E176" t="n">
+        <v>0</v>
+      </c>
+      <c r="F176" t="n">
+        <v>0</v>
+      </c>
+      <c r="G176" t="n">
+        <v>0</v>
+      </c>
+      <c r="H176" t="n">
+        <v>2</v>
+      </c>
+      <c r="I176" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J176" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="K176" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L176" t="n">
+        <v>82.58</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>LEGION</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>*208651*</t>
+        </is>
+      </c>
+      <c r="E177" t="n">
+        <v>0</v>
+      </c>
+      <c r="F177" t="n">
+        <v>4</v>
+      </c>
+      <c r="G177" t="n">
+        <v>4</v>
+      </c>
+      <c r="H177" t="n">
+        <v>2</v>
+      </c>
+      <c r="I177" t="n">
+        <v>2</v>
+      </c>
+      <c r="J177" t="n">
+        <v>47.5</v>
+      </c>
+      <c r="K177" t="n">
+        <v>94.98999999999999</v>
+      </c>
+      <c r="L177" t="n">
+        <v>94.98</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>TRIAD</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>*207313*</t>
+        </is>
+      </c>
+      <c r="E178" t="n">
+        <v>2</v>
+      </c>
+      <c r="F178" t="n">
+        <v>0</v>
+      </c>
+      <c r="G178" t="n">
+        <v>0</v>
+      </c>
+      <c r="H178" t="n">
+        <v>1</v>
+      </c>
+      <c r="I178" t="n">
+        <v>1</v>
+      </c>
+      <c r="J178" t="n">
+        <v>0</v>
+      </c>
+      <c r="K178" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L178" t="n">
+        <v>69.98999999999999</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Pole Legion</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>*207317*</t>
+        </is>
+      </c>
+      <c r="E179" t="n">
+        <v>0</v>
+      </c>
+      <c r="F179" t="n">
+        <v>0</v>
+      </c>
+      <c r="G179" t="n">
+        <v>0</v>
+      </c>
+      <c r="H179" t="n">
+        <v>0</v>
+      </c>
+      <c r="I179" t="n">
+        <v>0</v>
+      </c>
+      <c r="J179" t="n">
+        <v>50</v>
+      </c>
+      <c r="K179" t="n">
+        <v>99.98999999999999</v>
+      </c>
+      <c r="L179" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>16mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>*129232*</t>
+        </is>
+      </c>
+      <c r="E180" t="n">
+        <v>0</v>
+      </c>
+      <c r="F180" t="n">
+        <v>0</v>
+      </c>
+      <c r="G180" t="n">
+        <v>0</v>
+      </c>
+      <c r="H180" t="n">
+        <v>1</v>
+      </c>
+      <c r="I180" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J180" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="K180" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L180" t="n">
+        <v>41.29</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>BCT ULTRA QRS</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>*207374*</t>
+        </is>
+      </c>
+      <c r="E181" t="n">
+        <v>1</v>
+      </c>
+      <c r="F181" t="n">
+        <v>1</v>
+      </c>
+      <c r="G181" t="n">
+        <v>0</v>
+      </c>
+      <c r="H181" t="n">
+        <v>0</v>
+      </c>
+      <c r="I181" t="n">
+        <v>1</v>
+      </c>
+      <c r="J181" t="n">
+        <v>110</v>
+      </c>
+      <c r="K181" t="n">
+        <v>219.99</v>
+      </c>
+      <c r="L181" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>CARBON 14 3D</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>*124743*</t>
+        </is>
+      </c>
+      <c r="E182" t="n">
+        <v>4</v>
+      </c>
+      <c r="F182" t="n">
+        <v>20</v>
+      </c>
+      <c r="G182" t="n">
+        <v>20</v>
+      </c>
+      <c r="H182" t="n">
+        <v>5</v>
+      </c>
+      <c r="I182" t="n">
+        <v>19</v>
+      </c>
+      <c r="J182" t="n">
+        <v>116</v>
+      </c>
+      <c r="K182" t="n">
+        <v>209.99</v>
+      </c>
+      <c r="L182" t="n">
+        <v>469.95</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>TRIAD</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>*133263*</t>
+        </is>
+      </c>
+      <c r="E183" t="n">
+        <v>0</v>
+      </c>
+      <c r="F183" t="n">
+        <v>1</v>
+      </c>
+      <c r="G183" t="n">
+        <v>0</v>
+      </c>
+      <c r="H183" t="n">
+        <v>1</v>
+      </c>
+      <c r="I183" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J183" t="n">
+        <v>0</v>
+      </c>
+      <c r="K183" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L183" t="n">
+        <v>69.98999999999999</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>CARBON 14 3D</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">125                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>*134130*</t>
+        </is>
+      </c>
+      <c r="E184" t="n">
+        <v>6</v>
+      </c>
+      <c r="F184" t="n">
+        <v>49</v>
+      </c>
+      <c r="G184" t="n">
+        <v>21</v>
+      </c>
+      <c r="H184" t="n">
+        <v>14</v>
+      </c>
+      <c r="I184" t="n">
+        <v>13</v>
+      </c>
+      <c r="J184" t="n">
+        <v>116</v>
+      </c>
+      <c r="K184" t="n">
+        <v>209.99</v>
+      </c>
+      <c r="L184" t="n">
+        <v>1315.86</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>BOLD LITE S</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">120                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>*134135*</t>
+        </is>
+      </c>
+      <c r="E185" t="n">
+        <v>3</v>
+      </c>
+      <c r="F185" t="n">
+        <v>8</v>
+      </c>
+      <c r="G185" t="n">
+        <v>4</v>
+      </c>
+      <c r="H185" t="n">
+        <v>6</v>
+      </c>
+      <c r="I185" t="n">
+        <v>1</v>
+      </c>
+      <c r="J185" t="n">
+        <v>72</v>
+      </c>
+      <c r="K185" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="L185" t="n">
+        <v>347.94</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>FACTION Poles</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>*130754*</t>
+        </is>
+      </c>
+      <c r="E186" t="n">
+        <v>0</v>
+      </c>
+      <c r="F186" t="n">
+        <v>0</v>
+      </c>
+      <c r="G186" t="n">
+        <v>0</v>
+      </c>
+      <c r="H186" t="n">
+        <v>2</v>
+      </c>
+      <c r="I186" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J186" t="n">
+        <v>1532</v>
+      </c>
+      <c r="K186" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="L186" t="n">
+        <v>-2884.02</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Pole Legion</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>*207318*</t>
+        </is>
+      </c>
+      <c r="E187" t="n">
+        <v>2</v>
+      </c>
+      <c r="F187" t="n">
+        <v>0</v>
+      </c>
+      <c r="G187" t="n">
+        <v>0</v>
+      </c>
+      <c r="H187" t="n">
+        <v>1</v>
+      </c>
+      <c r="I187" t="n">
+        <v>1</v>
+      </c>
+      <c r="J187" t="n">
+        <v>50</v>
+      </c>
+      <c r="K187" t="n">
+        <v>99.98999999999999</v>
+      </c>
+      <c r="L187" t="n">
+        <v>49.99</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>16mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>*207561*</t>
+        </is>
+      </c>
+      <c r="E188" t="n">
+        <v>0</v>
+      </c>
+      <c r="F188" t="n">
+        <v>0</v>
+      </c>
+      <c r="G188" t="n">
+        <v>0</v>
+      </c>
+      <c r="H188" t="n">
+        <v>1</v>
+      </c>
+      <c r="I188" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J188" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="K188" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L188" t="n">
+        <v>41.29</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Pole Basket</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>*129557*</t>
+        </is>
+      </c>
+      <c r="E189" t="n">
+        <v>7</v>
+      </c>
+      <c r="F189" t="n">
+        <v>0</v>
+      </c>
+      <c r="G189" t="n">
+        <v>0</v>
+      </c>
+      <c r="H189" t="n">
+        <v>11</v>
+      </c>
+      <c r="I189" t="n">
+        <v>-4</v>
+      </c>
+      <c r="J189" t="n">
+        <v>14</v>
+      </c>
+      <c r="K189" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="L189" t="n">
+        <v>120.89</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Dancer Poles</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>*134263*</t>
+        </is>
+      </c>
+      <c r="E190" t="n">
+        <v>0</v>
+      </c>
+      <c r="F190" t="n">
+        <v>25</v>
+      </c>
+      <c r="G190" t="n">
+        <v>0</v>
+      </c>
+      <c r="H190" t="n">
+        <v>5</v>
+      </c>
+      <c r="I190" t="n">
+        <v>-5</v>
+      </c>
+      <c r="J190" t="n">
+        <v>39.5</v>
+      </c>
+      <c r="K190" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L190" t="n">
+        <v>202.45</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Pitch Back</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>*127062*</t>
+        </is>
+      </c>
+      <c r="E191" t="n">
+        <v>2</v>
+      </c>
+      <c r="F191" t="n">
+        <v>0</v>
+      </c>
+      <c r="G191" t="n">
+        <v>0</v>
+      </c>
+      <c r="H191" t="n">
+        <v>2</v>
+      </c>
+      <c r="I191" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" t="n">
+        <v>55</v>
+      </c>
+      <c r="K191" t="n">
+        <v>109.99</v>
+      </c>
+      <c r="L191" t="n">
+        <v>109.98</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Multi Pole</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>*208800*</t>
+        </is>
+      </c>
+      <c r="E192" t="n">
+        <v>0</v>
+      </c>
+      <c r="F192" t="n">
+        <v>4</v>
+      </c>
+      <c r="G192" t="n">
+        <v>0</v>
+      </c>
+      <c r="H192" t="n">
+        <v>0</v>
+      </c>
+      <c r="I192" t="n">
+        <v>0</v>
+      </c>
+      <c r="J192" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K192" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L192" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>18mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>*129243*</t>
+        </is>
+      </c>
+      <c r="E193" t="n">
+        <v>0</v>
+      </c>
+      <c r="F193" t="n">
+        <v>0</v>
+      </c>
+      <c r="G193" t="n">
+        <v>0</v>
+      </c>
+      <c r="H193" t="n">
+        <v>1</v>
+      </c>
+      <c r="I193" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J193" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="K193" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L193" t="n">
+        <v>47.19</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>*208656*</t>
+        </is>
+      </c>
+      <c r="E194" t="n">
+        <v>0</v>
+      </c>
+      <c r="F194" t="n">
+        <v>2</v>
+      </c>
+      <c r="G194" t="n">
+        <v>2</v>
+      </c>
+      <c r="H194" t="n">
+        <v>0</v>
+      </c>
+      <c r="I194" t="n">
+        <v>2</v>
+      </c>
+      <c r="J194" t="n">
+        <v>0</v>
+      </c>
+      <c r="K194" t="n">
+        <v>74.98999999999999</v>
+      </c>
+      <c r="L194" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>FACTION Poles</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Multi</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>*134268*</t>
+        </is>
+      </c>
+      <c r="E195" t="n">
+        <v>0</v>
+      </c>
+      <c r="F195" t="n">
+        <v>155</v>
+      </c>
+      <c r="G195" t="n">
+        <v>150</v>
+      </c>
+      <c r="H195" t="n">
+        <v>10</v>
+      </c>
+      <c r="I195" t="n">
+        <v>140</v>
+      </c>
+      <c r="J195" t="n">
+        <v>1532</v>
+      </c>
+      <c r="K195" t="n">
+        <v>109.99</v>
+      </c>
+      <c r="L195" t="n">
+        <v>-14220.1</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>CARBON 14 3D</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">130                                                                                                 </t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>*134131*</t>
+        </is>
+      </c>
+      <c r="E196" t="n">
+        <v>3</v>
+      </c>
+      <c r="F196" t="n">
+        <v>6</v>
+      </c>
+      <c r="G196" t="n">
+        <v>0</v>
+      </c>
+      <c r="H196" t="n">
+        <v>2</v>
+      </c>
+      <c r="I196" t="n">
+        <v>1</v>
+      </c>
+      <c r="J196" t="n">
+        <v>116</v>
+      </c>
+      <c r="K196" t="n">
+        <v>209.99</v>
+      </c>
+      <c r="L196" t="n">
+        <v>187.98</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>*231011*</t>
+        </is>
+      </c>
+      <c r="E197" t="n">
+        <v>0</v>
+      </c>
+      <c r="F197" t="n">
+        <v>0</v>
+      </c>
+      <c r="G197" t="n">
+        <v>0</v>
+      </c>
+      <c r="H197" t="n">
+        <v>1</v>
+      </c>
+      <c r="I197" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J197" t="n">
+        <v>0</v>
+      </c>
+      <c r="K197" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L197" t="n">
+        <v>79.98999999999999</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>18mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>*129251*</t>
+        </is>
+      </c>
+      <c r="E198" t="n">
+        <v>0</v>
+      </c>
+      <c r="F198" t="n">
+        <v>0</v>
+      </c>
+      <c r="G198" t="n">
+        <v>0</v>
+      </c>
+      <c r="H198" t="n">
+        <v>6</v>
+      </c>
+      <c r="I198" t="n">
+        <v>-6</v>
+      </c>
+      <c r="J198" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="K198" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L198" t="n">
+        <v>283.14</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Worldcup SL</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>*208783*</t>
+        </is>
+      </c>
+      <c r="E199" t="n">
+        <v>0</v>
+      </c>
+      <c r="F199" t="n">
+        <v>1</v>
+      </c>
+      <c r="G199" t="n">
+        <v>1</v>
+      </c>
+      <c r="H199" t="n">
+        <v>1</v>
+      </c>
+      <c r="I199" t="n">
+        <v>0</v>
+      </c>
+      <c r="J199" t="n">
+        <v>65</v>
+      </c>
+      <c r="K199" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="L199" t="n">
+        <v>64.98999999999999</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>Faction</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Prodigy Poles</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>*134266*</t>
+        </is>
+      </c>
+      <c r="E200" t="n">
+        <v>0</v>
+      </c>
+      <c r="F200" t="n">
+        <v>3</v>
+      </c>
+      <c r="G200" t="n">
+        <v>0</v>
+      </c>
+      <c r="H200" t="n">
+        <v>1</v>
+      </c>
+      <c r="I200" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J200" t="n">
+        <v>34.5</v>
+      </c>
+      <c r="K200" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L200" t="n">
+        <v>35.49</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>16mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>*129242*</t>
+        </is>
+      </c>
+      <c r="E201" t="n">
+        <v>0</v>
+      </c>
+      <c r="F201" t="n">
+        <v>0</v>
+      </c>
+      <c r="G201" t="n">
+        <v>0</v>
+      </c>
+      <c r="H201" t="n">
+        <v>6</v>
+      </c>
+      <c r="I201" t="n">
+        <v>-6</v>
+      </c>
+      <c r="J201" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="K201" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L201" t="n">
+        <v>247.74</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>FLEXTIP</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Long                                                           </t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>*134202*</t>
+        </is>
+      </c>
+      <c r="E202" t="n">
+        <v>2</v>
+      </c>
+      <c r="F202" t="n">
+        <v>5</v>
+      </c>
+      <c r="G202" t="n">
+        <v>3</v>
+      </c>
+      <c r="H202" t="n">
+        <v>0</v>
+      </c>
+      <c r="I202" t="n">
+        <v>5</v>
+      </c>
+      <c r="J202" t="n">
+        <v>14</v>
+      </c>
+      <c r="K202" t="n">
+        <v>26.99</v>
+      </c>
+      <c r="L202" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Multi Pole</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>*208794*</t>
+        </is>
+      </c>
+      <c r="E203" t="n">
+        <v>0</v>
+      </c>
+      <c r="F203" t="n">
+        <v>0</v>
+      </c>
+      <c r="G203" t="n">
+        <v>0</v>
+      </c>
+      <c r="H203" t="n">
+        <v>0</v>
+      </c>
+      <c r="I203" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K203" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L203" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>*133271*</t>
+        </is>
+      </c>
+      <c r="E204" t="n">
+        <v>0</v>
+      </c>
+      <c r="F204" t="n">
+        <v>4</v>
+      </c>
+      <c r="G204" t="n">
+        <v>0</v>
+      </c>
+      <c r="H204" t="n">
+        <v>2</v>
+      </c>
+      <c r="I204" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J204" t="n">
+        <v>0</v>
+      </c>
+      <c r="K204" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L204" t="n">
+        <v>159.98</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>Pole Redster Q</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Green</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>*134699*</t>
+        </is>
+      </c>
+      <c r="E205" t="n">
+        <v>0</v>
+      </c>
+      <c r="F205" t="n">
+        <v>0</v>
+      </c>
+      <c r="G205" t="n">
+        <v>0</v>
+      </c>
+      <c r="H205" t="n">
+        <v>1</v>
+      </c>
+      <c r="I205" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J205" t="n">
+        <v>35</v>
+      </c>
+      <c r="K205" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L205" t="n">
+        <v>34.99</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>Volkl</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>18mm Phantastick</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>*129255*</t>
+        </is>
+      </c>
+      <c r="E206" t="n">
+        <v>0</v>
+      </c>
+      <c r="F206" t="n">
+        <v>0</v>
+      </c>
+      <c r="G206" t="n">
+        <v>0</v>
+      </c>
+      <c r="H206" t="n">
+        <v>2</v>
+      </c>
+      <c r="I206" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J206" t="n">
+        <v>32.8</v>
+      </c>
+      <c r="K206" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L206" t="n">
+        <v>94.38</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Multi Pole</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>*208798*</t>
+        </is>
+      </c>
+      <c r="E207" t="n">
+        <v>0</v>
+      </c>
+      <c r="F207" t="n">
+        <v>3</v>
+      </c>
+      <c r="G207" t="n">
+        <v>0</v>
+      </c>
+      <c r="H207" t="n">
+        <v>0</v>
+      </c>
+      <c r="I207" t="n">
+        <v>0</v>
+      </c>
+      <c r="J207" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="K207" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L207" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>TRIAD BB</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>*231009*</t>
+        </is>
+      </c>
+      <c r="E208" t="n">
+        <v>0</v>
+      </c>
+      <c r="F208" t="n">
+        <v>0</v>
+      </c>
+      <c r="G208" t="n">
+        <v>0</v>
+      </c>
+      <c r="H208" t="n">
+        <v>1</v>
+      </c>
+      <c r="I208" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J208" t="n">
+        <v>0</v>
+      </c>
+      <c r="K208" t="n">
+        <v>79.98999999999999</v>
+      </c>
+      <c r="L208" t="n">
+        <v>79.98999999999999</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>SPITFIRE VARIO 3D</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">110-140                                                                                             </t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>*134148*</t>
+        </is>
+      </c>
+      <c r="E209" t="n">
+        <v>0</v>
+      </c>
+      <c r="F209" t="n">
+        <v>10</v>
+      </c>
+      <c r="G209" t="n">
+        <v>2</v>
+      </c>
+      <c r="H209" t="n">
+        <v>4</v>
+      </c>
+      <c r="I209" t="n">
+        <v>-2</v>
+      </c>
+      <c r="J209" t="n">
+        <v>110</v>
+      </c>
+      <c r="K209" t="n">
+        <v>199.99</v>
+      </c>
+      <c r="L209" t="n">
+        <v>359.96</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>Armada</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>TRIAD</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>*208667*</t>
+        </is>
+      </c>
+      <c r="E210" t="n">
+        <v>0</v>
+      </c>
+      <c r="F210" t="n">
+        <v>9</v>
+      </c>
+      <c r="G210" t="n">
+        <v>9</v>
+      </c>
+      <c r="H210" t="n">
+        <v>6</v>
+      </c>
+      <c r="I210" t="n">
+        <v>3</v>
+      </c>
+      <c r="J210" t="n">
+        <v>0</v>
+      </c>
+      <c r="K210" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="L210" t="n">
+        <v>389.94</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Pole Basket</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>*127085*</t>
+        </is>
+      </c>
+      <c r="E211" t="n">
+        <v>0</v>
+      </c>
+      <c r="F211" t="n">
+        <v>0</v>
+      </c>
+      <c r="G211" t="n">
+        <v>0</v>
+      </c>
+      <c r="H211" t="n">
+        <v>1</v>
+      </c>
+      <c r="I211" t="n">
+        <v>-1</v>
+      </c>
+      <c r="J211" t="n">
+        <v>14</v>
+      </c>
+      <c r="K211" t="n">
+        <v>25.95</v>
+      </c>
+      <c r="L211" t="n">
+        <v>11.95</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>Kerma</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Pole Vector</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>*131287*</t>
+        </is>
+      </c>
+      <c r="E212" t="n">
+        <v>0</v>
+      </c>
+      <c r="F212" t="n">
+        <v>1</v>
+      </c>
+      <c r="G212" t="n">
+        <v>1</v>
+      </c>
+      <c r="H212" t="n">
+        <v>1</v>
+      </c>
+      <c r="I212" t="n">
+        <v>0</v>
+      </c>
+      <c r="J212" t="n">
+        <v>28</v>
+      </c>
+      <c r="K212" t="n">
+        <v>59.99</v>
+      </c>
+      <c r="L212" t="n">
+        <v>31.99</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>Head</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Worldcup SL</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>*208786*</t>
+        </is>
+      </c>
+      <c r="E213" t="n">
+        <v>0</v>
+      </c>
+      <c r="F213" t="n">
+        <v>1</v>
+      </c>
+      <c r="G213" t="n">
+        <v>1</v>
+      </c>
+      <c r="H213" t="n">
+        <v>1</v>
+      </c>
+      <c r="I213" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" t="n">
+        <v>65</v>
+      </c>
+      <c r="K213" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="L213" t="n">
+        <v>64.98999999999999</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>Leki</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>DOWNHILL AND SG ROCKET BASKET</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">32MM </t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>*134197*</t>
+        </is>
+      </c>
+      <c r="E214" t="n">
+        <v>4</v>
+      </c>
+      <c r="F214" t="n">
+        <v>4</v>
+      </c>
+      <c r="G214" t="n">
+        <v>0</v>
+      </c>
+      <c r="H214" t="n">
+        <v>0</v>
+      </c>
+      <c r="I214" t="n">
+        <v>4</v>
+      </c>
+      <c r="J214" t="n">
+        <v>10</v>
+      </c>
+      <c r="K214" t="n">
+        <v>19.99</v>
+      </c>
+      <c r="L214" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Pole AMT SQS</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>*131655*</t>
+        </is>
+      </c>
+      <c r="E215" t="n">
+        <v>0</v>
+      </c>
+      <c r="F215" t="n">
+        <v>0</v>
+      </c>
+      <c r="G215" t="n">
+        <v>0</v>
+      </c>
+      <c r="H215" t="n">
+        <v>0</v>
+      </c>
+      <c r="I215" t="n">
+        <v>0</v>
+      </c>
+      <c r="J215" t="n">
+        <v>35</v>
+      </c>
+      <c r="K215" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="L215" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>Kerma</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Pole Vector</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>*127105*</t>
+        </is>
+      </c>
+      <c r="E216" t="n">
+        <v>0</v>
+      </c>
+      <c r="F216" t="n">
+        <v>1</v>
+      </c>
+      <c r="G216" t="n">
+        <v>1</v>
+      </c>
+      <c r="H216" t="n">
+        <v>1</v>
+      </c>
+      <c r="I216" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" t="n">
+        <v>28</v>
+      </c>
+      <c r="K216" t="n">
+        <v>59.99</v>
+      </c>
+      <c r="L216" t="n">
+        <v>31.99</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>Atomic</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
         <is>
           <t xml:space="preserve">AMT JR TELESCOPIC
 </t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...294 lines deleted...]
-      <c r="H156" t="n">
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>*133112*</t>
+        </is>
+      </c>
+      <c r="E217" t="n">
+        <v>0</v>
+      </c>
+      <c r="F217" t="n">
+        <v>10</v>
+      </c>
+      <c r="G217" t="n">
         <v>6</v>
       </c>
-      <c r="I156" t="n">
-[...42 lines deleted...]
-      <c r="H157" t="n">
+      <c r="H217" t="n">
         <v>4</v>
-      </c>
-[...2758 lines deleted...]
-        <v>1</v>
       </c>
       <c r="I217" t="n">
         <v>2</v>
       </c>
       <c r="J217" t="n">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="K217" t="n">
-        <v>129.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L217" t="n">
-        <v>57.99</v>
+        <v>159.96</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMT JR TELESCOPIC
-</t>
+          <t>Stella S WS</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>*133112*</t>
+          <t>*231087*</t>
         </is>
       </c>
       <c r="E218" t="n">
         <v>0</v>
       </c>
       <c r="F218" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G218" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H218" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I218" t="n">
         <v>2</v>
       </c>
       <c r="J218" t="n">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="K218" t="n">
-        <v>79.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L218" t="n">
-        <v>159.96</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>ARC POLE</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>*134520*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>0</v>
@@ -11080,137 +11080,137 @@
       <c r="F231" t="n">
         <v>0</v>
       </c>
       <c r="G231" t="n">
         <v>0</v>
       </c>
       <c r="H231" t="n">
         <v>1</v>
       </c>
       <c r="I231" t="n">
         <v>-1</v>
       </c>
       <c r="J231" t="n">
         <v>13</v>
       </c>
       <c r="K231" t="n">
         <v>26.79</v>
       </c>
       <c r="L231" t="n">
         <v>13.79</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Big Mountain Basket</t>
+          <t>ARC POLE</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>*129066*</t>
+          <t>*134519*</t>
         </is>
       </c>
       <c r="E232" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F232" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G232" t="n">
         <v>0</v>
       </c>
       <c r="H232" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="I232" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="J232" t="n">
-        <v>12.5</v>
+        <v>35</v>
       </c>
       <c r="K232" t="n">
-        <v>24.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L232" t="n">
-        <v>162.37</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>ARC POLE</t>
+          <t>Big Mountain Basket</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>*134519*</t>
+          <t>*129066*</t>
         </is>
       </c>
       <c r="E233" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F233" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G233" t="n">
         <v>0</v>
       </c>
       <c r="H233" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="I233" t="n">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="J233" t="n">
-        <v>35</v>
+        <v>12.5</v>
       </c>
       <c r="K233" t="n">
-        <v>69.98999999999999</v>
+        <v>24.99</v>
       </c>
       <c r="L233" t="n">
-        <v>34.99</v>
+        <v>162.37</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Alpinestick S</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>*123792*</t>
         </is>
       </c>
       <c r="E234" t="n">
         <v>3</v>
@@ -11361,178 +11361,178 @@
       </c>
       <c r="H237" t="n">
         <v>3</v>
       </c>
       <c r="I237" t="n">
         <v>9</v>
       </c>
       <c r="J237" t="n">
         <v>0</v>
       </c>
       <c r="K237" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L237" t="n">
         <v>224.97</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>DOWNHILL AND SG ROCKET BASKET</t>
+          <t>BOLD LITE S</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">40MM </t>
+          <t>120</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>*134196*</t>
+          <t>*124606*</t>
         </is>
       </c>
       <c r="E238" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F238" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G238" t="n">
         <v>0</v>
       </c>
       <c r="H238" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I238" t="n">
         <v>0</v>
       </c>
       <c r="J238" t="n">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="K238" t="n">
-        <v>19.99</v>
+        <v>129.99</v>
       </c>
       <c r="L238" t="n">
-        <v>19.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>BOLD LITE S</t>
+          <t>Pole BCT Touring SQS</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>ADJ.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>*124606*</t>
+          <t>*132491*</t>
         </is>
       </c>
       <c r="E239" t="n">
         <v>0</v>
       </c>
       <c r="F239" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G239" t="n">
         <v>0</v>
       </c>
       <c r="H239" t="n">
         <v>0</v>
       </c>
       <c r="I239" t="n">
         <v>0</v>
       </c>
       <c r="J239" t="n">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="K239" t="n">
-        <v>129.99</v>
+        <v>194.99</v>
       </c>
       <c r="L239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Pole BCT Touring SQS</t>
+          <t>DOWNHILL AND SG ROCKET BASKET</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>ADJ.</t>
+          <t xml:space="preserve">40MM </t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>*132491*</t>
+          <t>*134196*</t>
         </is>
       </c>
       <c r="E240" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F240" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G240" t="n">
         <v>0</v>
       </c>
       <c r="H240" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I240" t="n">
         <v>0</v>
       </c>
       <c r="J240" t="n">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="K240" t="n">
-        <v>194.99</v>
+        <v>19.99</v>
       </c>
       <c r="L240" t="n">
-        <v>0</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Alpinestick S</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>*123794*</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>8</v>
@@ -11678,137 +11678,137 @@
       <c r="F244" t="n">
         <v>4</v>
       </c>
       <c r="G244" t="n">
         <v>4</v>
       </c>
       <c r="H244" t="n">
         <v>2</v>
       </c>
       <c r="I244" t="n">
         <v>2</v>
       </c>
       <c r="J244" t="n">
         <v>0</v>
       </c>
       <c r="K244" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L244" t="n">
         <v>129.98</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Junior Wutke</t>
+          <t>Faction</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Custom Pole Basket</t>
+          <t>Prodigy JR Poles</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>adj</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>*124833*</t>
+          <t>*209445*</t>
         </is>
       </c>
       <c r="E245" t="n">
         <v>0</v>
       </c>
       <c r="F245" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G245" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H245" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I245" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J245" t="n">
-        <v>13</v>
+        <v>34.5</v>
       </c>
       <c r="K245" t="n">
-        <v>26.79</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L245" t="n">
-        <v>0</v>
+        <v>283.92</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Junior Wutke</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Prodigy JR Poles</t>
+          <t>Custom Pole Basket</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>adj</t>
+          <t>new</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>*209445*</t>
+          <t>*124833*</t>
         </is>
       </c>
       <c r="E246" t="n">
         <v>0</v>
       </c>
       <c r="F246" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G246" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H246" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I246" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J246" t="n">
-        <v>34.5</v>
+        <v>13</v>
       </c>
       <c r="K246" t="n">
-        <v>69.98999999999999</v>
+        <v>26.79</v>
       </c>
       <c r="L246" t="n">
-        <v>283.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Pitch Back</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>*127063*</t>
         </is>
       </c>
       <c r="E247" t="n">
         <v>5</v>
@@ -13408,63 +13408,63 @@
       <c r="B282" t="inlineStr">
         <is>
           <t>18mm Phantastick</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>*129250*</t>
         </is>
       </c>
       <c r="E282" t="n">
         <v>0</v>
       </c>
       <c r="F282" t="n">
         <v>0</v>
       </c>
       <c r="G282" t="n">
         <v>0</v>
       </c>
       <c r="H282" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I282" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J282" t="n">
         <v>32.8</v>
       </c>
       <c r="K282" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L282" t="n">
-        <v>235.95</v>
+        <v>283.14</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>TRIAD BB</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>*231013*</t>
         </is>
       </c>
       <c r="E283" t="n">
         <v>0</v>
@@ -14208,229 +14208,229 @@
       <c r="F299" t="n">
         <v>0</v>
       </c>
       <c r="G299" t="n">
         <v>0</v>
       </c>
       <c r="H299" t="n">
         <v>1</v>
       </c>
       <c r="I299" t="n">
         <v>-1</v>
       </c>
       <c r="J299" t="n">
         <v>98</v>
       </c>
       <c r="K299" t="n">
         <v>144.99</v>
       </c>
       <c r="L299" t="n">
         <v>46.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>HEAD WC SL Protector</t>
+          <t>TRIAD</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>OS</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>*208790*</t>
+          <t>*133266*</t>
         </is>
       </c>
       <c r="E300" t="n">
         <v>0</v>
       </c>
       <c r="F300" t="n">
+        <v>4</v>
+      </c>
+      <c r="G300" t="n">
+        <v>0</v>
+      </c>
+      <c r="H300" t="n">
         <v>2</v>
       </c>
-      <c r="G300" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I300" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J300" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="K300" t="n">
-        <v>119.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L300" t="n">
-        <v>0</v>
+        <v>139.98</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>TRIAD</t>
+          <t>HEAD WC SL Protector</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>OS</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>*133266*</t>
+          <t>*208790*</t>
         </is>
       </c>
       <c r="E301" t="n">
         <v>0</v>
       </c>
       <c r="F301" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G301" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H301" t="n">
+        <v>0</v>
+      </c>
+      <c r="I301" t="n">
         <v>2</v>
       </c>
-      <c r="I301" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J301" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="K301" t="n">
-        <v>69.98999999999999</v>
+        <v>119.99</v>
       </c>
       <c r="L301" t="n">
-        <v>139.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>LEGION</t>
+          <t>CARBON 14 3D WS</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>110</t>
+          <t xml:space="preserve">110                                                                                                 </t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>*208655*</t>
+          <t>*134144*</t>
         </is>
       </c>
       <c r="E302" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F302" t="n">
+        <v>8</v>
+      </c>
+      <c r="G302" t="n">
         <v>4</v>
       </c>
-      <c r="G302" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H302" t="n">
+        <v>4</v>
+      </c>
+      <c r="I302" t="n">
         <v>2</v>
       </c>
-      <c r="I302" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J302" t="n">
-        <v>47.5</v>
+        <v>116</v>
       </c>
       <c r="K302" t="n">
-        <v>94.98999999999999</v>
+        <v>209.99</v>
       </c>
       <c r="L302" t="n">
-        <v>94.98</v>
+        <v>375.96</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>CARBON 14 3D WS</t>
+          <t>LEGION</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t xml:space="preserve">110                                                                                                 </t>
+          <t>110</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>*134144*</t>
+          <t>*208655*</t>
         </is>
       </c>
       <c r="E303" t="n">
+        <v>0</v>
+      </c>
+      <c r="F303" t="n">
+        <v>4</v>
+      </c>
+      <c r="G303" t="n">
+        <v>6</v>
+      </c>
+      <c r="H303" t="n">
         <v>2</v>
       </c>
-      <c r="F303" t="n">
-[...2 lines deleted...]
-      <c r="G303" t="n">
+      <c r="I303" t="n">
         <v>4</v>
       </c>
-      <c r="H303" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="J303" t="n">
-        <v>116</v>
+        <v>47.5</v>
       </c>
       <c r="K303" t="n">
-        <v>209.99</v>
+        <v>94.98999999999999</v>
       </c>
       <c r="L303" t="n">
-        <v>375.96</v>
+        <v>94.98</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Multi Pole</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>*208801*</t>
         </is>
       </c>
       <c r="E304" t="n">
         <v>0</v>
@@ -14535,132 +14535,132 @@
       </c>
       <c r="H306" t="n">
         <v>4</v>
       </c>
       <c r="I306" t="n">
         <v>3</v>
       </c>
       <c r="J306" t="n">
         <v>116</v>
       </c>
       <c r="K306" t="n">
         <v>209.99</v>
       </c>
       <c r="L306" t="n">
         <v>375.96</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>TRIAD BB</t>
+          <t>AK ADJUSTABLE</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>*133269*</t>
+          <t>*208647*</t>
         </is>
       </c>
       <c r="E307" t="n">
         <v>0</v>
       </c>
       <c r="F307" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G307" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H307" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I307" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="J307" t="n">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="K307" t="n">
-        <v>79.98999999999999</v>
+        <v>159.99</v>
       </c>
       <c r="L307" t="n">
-        <v>79.98999999999999</v>
+        <v>239.97</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>AK ADJUSTABLE</t>
+          <t>TRIAD BB</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>110</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>*208647*</t>
+          <t>*133269*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G308" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H308" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I308" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="J308" t="n">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="K308" t="n">
-        <v>159.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L308" t="n">
-        <v>239.97</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Junior Wutke</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Custom Pole Basket</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>new</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>*124835*</t>
         </is>
       </c>
       <c r="E309" t="n">
         <v>0</v>
@@ -14668,183 +14668,183 @@
       <c r="F309" t="n">
         <v>0</v>
       </c>
       <c r="G309" t="n">
         <v>0</v>
       </c>
       <c r="H309" t="n">
         <v>1</v>
       </c>
       <c r="I309" t="n">
         <v>-1</v>
       </c>
       <c r="J309" t="n">
         <v>13</v>
       </c>
       <c r="K309" t="n">
         <v>26.79</v>
       </c>
       <c r="L309" t="n">
         <v>13.79</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>Volkl</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Stella S WS</t>
+          <t>18mm Phantastick</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>*128230*</t>
+          <t>*129254*</t>
         </is>
       </c>
       <c r="E310" t="n">
         <v>0</v>
       </c>
       <c r="F310" t="n">
         <v>0</v>
       </c>
       <c r="G310" t="n">
         <v>0</v>
       </c>
       <c r="H310" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I310" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J310" t="n">
-        <v>72</v>
+        <v>32.8</v>
       </c>
       <c r="K310" t="n">
-        <v>129.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L310" t="n">
-        <v>57.99</v>
+        <v>94.38</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>18mm Phantastick</t>
+          <t>Pole Supershape Team</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>125</t>
+          <t xml:space="preserve"> adjustable</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>*129254*</t>
+          <t>*133762*</t>
         </is>
       </c>
       <c r="E311" t="n">
         <v>0</v>
       </c>
       <c r="F311" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G311" t="n">
         <v>0</v>
       </c>
       <c r="H311" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I311" t="n">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="J311" t="n">
-        <v>32.8</v>
+        <v>42.5</v>
       </c>
       <c r="K311" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L311" t="n">
-        <v>94.38</v>
+        <v>187.45</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Leki</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Pole Supershape Team</t>
+          <t>Stella S WS</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t xml:space="preserve"> adjustable</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>*133762*</t>
+          <t>*128230*</t>
         </is>
       </c>
       <c r="E312" t="n">
         <v>0</v>
       </c>
       <c r="F312" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G312" t="n">
         <v>0</v>
       </c>
       <c r="H312" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I312" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="J312" t="n">
-        <v>42.5</v>
+        <v>72</v>
       </c>
       <c r="K312" t="n">
-        <v>79.98999999999999</v>
+        <v>129.99</v>
       </c>
       <c r="L312" t="n">
-        <v>187.45</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Leki</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Alpinestick S</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>*123795*</t>
         </is>
       </c>
       <c r="E313" t="n">
         <v>6</v>