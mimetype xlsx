--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -801,63 +801,63 @@
       <c r="B8" t="inlineStr">
         <is>
           <t>Bike Brake Hydraulic Lever Gen 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Guide R</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*124324*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>9</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J8" t="n">
         <v>56.04</v>
       </c>
       <c r="K8" t="n">
         <v>109.99</v>
       </c>
       <c r="L8" t="n">
-        <v>53.95</v>
+        <v>107.9</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Jagwire</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Cantilever Brake Pads</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>53mm</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*124735*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>19</v>
@@ -1123,63 +1123,63 @@
       <c r="B15" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*124987*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I15" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J15" t="n">
         <v>12.99</v>
       </c>
       <c r="K15" t="n">
         <v>34.99</v>
       </c>
       <c r="L15" t="n">
-        <v>44</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Bike Brake Hydraulic Lever Gen 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Level T</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*124327*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
@@ -1209,69 +1209,69 @@
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Shimano</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Disc Brake Pad Fins</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>G F J Type Metal</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*124976*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H17" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I17" t="n">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="J17" t="n">
         <v>39.99</v>
       </c>
       <c r="K17" t="n">
         <v>54.99</v>
       </c>
       <c r="L17" t="n">
-        <v>105</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Jagwire</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*124991*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>4</v>
@@ -1399,109 +1399,109 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>Disc Brake Pad Fins</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>BP P04C-MF</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*mcs232433*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I21" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J21" t="n">
         <v>39.99</v>
       </c>
       <c r="K21" t="n">
         <v>75.89</v>
       </c>
       <c r="L21" t="n">
-        <v>71.8</v>
+        <v>143.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Jagwire</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Disc Brake Pad Organic</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Organic</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*124984*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I22" t="n">
-        <v>-12</v>
+        <v>-15</v>
       </c>
       <c r="J22" t="n">
         <v>5</v>
       </c>
       <c r="K22" t="n">
         <v>29.99</v>
       </c>
       <c r="L22" t="n">
-        <v>299.88</v>
+        <v>374.85</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Rear Brake Pre-assembled hydraulic disc</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*127329*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -2181,63 +2181,63 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Disc Brake Bolt HS2 6</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Brake Parts Rotor HS2 6-Bolt 180mm ISO 6B</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*124960*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>9</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I38" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J38" t="n">
         <v>53.99</v>
       </c>
       <c r="K38" t="n">
         <v>83.04000000000001</v>
       </c>
       <c r="L38" t="n">
-        <v>58.1</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Magura</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>HC1 1-Finger Brake Lever</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>MT7 Pro Disc Brake</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*mcs232710*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
@@ -2267,69 +2267,69 @@
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Shimano</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Disc Brake Pad Fins</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>D H Type Metal</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*124975*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G40" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H40" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I40" t="n">
-        <v>-7</v>
+        <v>6</v>
       </c>
       <c r="J40" t="n">
         <v>39.99</v>
       </c>
       <c r="K40" t="n">
         <v>75.89</v>
       </c>
       <c r="L40" t="n">
-        <v>251.3</v>
+        <v>359</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Lever Blade Kit</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Aluminium, Black, Kit</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*126356*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>3</v>
@@ -2503,63 +2503,63 @@
       <c r="B45" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*124999*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>50</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I45" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J45" t="n">
         <v>12.25</v>
       </c>
       <c r="K45" t="n">
         <v>39.99</v>
       </c>
       <c r="L45" t="n">
-        <v>110.96</v>
+        <v>138.7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>AVID</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Disc Brake Rotor G2 Clean</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>180mm</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*207549*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>1</v>
@@ -2595,63 +2595,63 @@
       <c r="B47" t="inlineStr">
         <is>
           <t>Disc Brake Pad Organic</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Organic</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*124981*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>12</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I47" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J47" t="n">
         <v>5</v>
       </c>
       <c r="K47" t="n">
         <v>31.25</v>
       </c>
       <c r="L47" t="n">
-        <v>26.25</v>
+        <v>183.75</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Shimano</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Brake Lever Deore</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*mcs232471*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
@@ -2727,69 +2727,69 @@
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*124996*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>10</v>
       </c>
       <c r="F50" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G50" t="n">
         <v>0</v>
       </c>
       <c r="H50" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I50" t="n">
-        <v>-8</v>
+        <v>-13</v>
       </c>
       <c r="J50" t="n">
         <v>12.25</v>
       </c>
       <c r="K50" t="n">
         <v>29.99</v>
       </c>
       <c r="L50" t="n">
-        <v>319.32</v>
+        <v>408.02</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*124994*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
@@ -3101,109 +3101,109 @@
       <c r="B58" t="inlineStr">
         <is>
           <t>Disc Brake Blood</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>100ml</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*mcs232716*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
         <v>4</v>
       </c>
       <c r="G58" t="n">
         <v>0</v>
       </c>
       <c r="H58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I58" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J58" t="n">
         <v>60.89</v>
       </c>
       <c r="K58" t="n">
         <v>22.32</v>
       </c>
       <c r="L58" t="n">
-        <v>-0</v>
+        <v>-38.57</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Jagwire</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Disc Brake Pad Organic</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Organic</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*124979*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>2775</v>
+        <v>3375</v>
       </c>
       <c r="G59" t="n">
-        <v>2775</v>
+        <v>3375</v>
       </c>
       <c r="H59" t="n">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="I59" t="n">
-        <v>2669</v>
+        <v>3249</v>
       </c>
       <c r="J59" t="n">
         <v>5</v>
       </c>
       <c r="K59" t="n">
         <v>31.25</v>
       </c>
       <c r="L59" t="n">
-        <v>2782.5</v>
+        <v>3307.5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Brake Part Centerline Rounded Disc ISO 6B rotor</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>200mm</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*124710*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>10</v>
@@ -3469,63 +3469,63 @@
       <c r="B66" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*125001*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>8</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="I66" t="n">
-        <v>-2</v>
+        <v>-9</v>
       </c>
       <c r="J66" t="n">
         <v>12.25</v>
       </c>
       <c r="K66" t="n">
         <v>29.99</v>
       </c>
       <c r="L66" t="n">
-        <v>177.4</v>
+        <v>301.58</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Front Brake Pre-assembled hydraulic disc</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Level Front</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*125224*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>2</v>
@@ -3561,63 +3561,63 @@
       <c r="B68" t="inlineStr">
         <is>
           <t>Disc Brake Pad Organic</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Organic</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*124980*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>0</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I68" t="n">
-        <v>-18</v>
+        <v>-19</v>
       </c>
       <c r="J68" t="n">
         <v>5</v>
       </c>
       <c r="K68" t="n">
         <v>24.99</v>
       </c>
       <c r="L68" t="n">
-        <v>359.82</v>
+        <v>379.81</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Maven Ultimate Stealth</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*208051*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
@@ -3975,63 +3975,63 @@
       <c r="B77" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Metallic</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>*124997*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I77" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J77" t="n">
         <v>12.25</v>
       </c>
       <c r="K77" t="n">
         <v>29.99</v>
       </c>
       <c r="L77" t="n">
-        <v>35.48</v>
+        <v>53.22</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Maven Brake Pad Spring</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>H-Spring</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*208058*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
@@ -4113,59 +4113,59 @@
       <c r="B80" t="inlineStr">
         <is>
           <t>Disc Brake Pads Metal</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SRAM Level TL, T, DB5, DB3, DB1, Avid Elixir R, CR, CR Mag, 1, 3, 5, 7, 9, X0, XX, World Cup</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*124988*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>85</v>
       </c>
       <c r="F80" t="n">
         <v>0</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I80" t="n">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="J80" t="n">
         <v>12.25</v>
       </c>
       <c r="K80" t="n">
         <v>34.99</v>
       </c>
       <c r="L80" t="n">
-        <v>90.95999999999999</v>
+        <v>159.18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>