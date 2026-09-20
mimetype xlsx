--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -663,63 +663,63 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Valve Adapter</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Ea.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*128553*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>39</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="I5" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="J5" t="n">
         <v>0.63</v>
       </c>
       <c r="K5" t="n">
         <v>1.34</v>
       </c>
       <c r="L5" t="n">
-        <v>16.33</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Hydro 4L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Waist Pack Hydro 4L Black</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*125694*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
@@ -749,69 +749,69 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>RockShox</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Bike Pump Shock/Fork</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>300psi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*124470*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G7" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H7" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I7" t="n">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J7" t="n">
         <v>33.99</v>
       </c>
       <c r="K7" t="n">
         <v>58.04</v>
       </c>
       <c r="L7" t="n">
-        <v>192.4</v>
+        <v>216.45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Evoc</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Bag Frame</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>3.5L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*123931*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
@@ -1169,63 +1169,63 @@
       <c r="B16" t="inlineStr">
         <is>
           <t>Hydro 4L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*207882*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J16" t="n">
         <v>95</v>
       </c>
       <c r="K16" t="n">
         <v>219.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Evoc</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Bag Tub</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve"> Grey 0.8L</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*123936*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>