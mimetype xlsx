--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -663,155 +663,155 @@
       <c r="B5" t="inlineStr">
         <is>
           <t>Valve Adapter</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Ea.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*128553*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>39</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="I5" t="n">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="J5" t="n">
         <v>0.63</v>
       </c>
       <c r="K5" t="n">
         <v>1.34</v>
       </c>
       <c r="L5" t="n">
-        <v>2.84</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Hydro 4L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Waist Pack Hydro 4L Black</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*125694*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>95</v>
       </c>
       <c r="K6" t="n">
         <v>149.99</v>
       </c>
       <c r="L6" t="n">
-        <v>0</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>RockShox</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Bike Pump Shock/Fork</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>300psi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*124470*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G7" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H7" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I7" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="J7" t="n">
         <v>33.99</v>
       </c>
       <c r="K7" t="n">
         <v>58.04</v>
       </c>
       <c r="L7" t="n">
-        <v>144.3</v>
+        <v>192.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Evoc</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Bag Frame</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>3.5L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*123931*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
@@ -1255,69 +1255,69 @@
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>OnGuard</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Bike Lock</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>10mm x 185cm</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*208070*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G18" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H18" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I18" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J18" t="n">
         <v>14.99</v>
       </c>
       <c r="K18" t="n">
         <v>29.99</v>
       </c>
       <c r="L18" t="n">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Evo</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Bike Accessories Streamers</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Bike Accessories Streamers Hopper</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*134615*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
@@ -1347,69 +1347,69 @@
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Waist Pack Lamina</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*128798*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>2</v>
       </c>
       <c r="F20" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J20" t="n">
         <v>50</v>
       </c>
       <c r="K20" t="n">
         <v>119.99</v>
       </c>
       <c r="L20" t="n">
-        <v>139.98</v>
+        <v>209.97</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Evo</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Honk, Honk</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Bike Accessory Honk, Honk Panda</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*134614*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
@@ -1439,69 +1439,69 @@
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Evo</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Honk, Honk</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Whale</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*208046*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
+        <v>4</v>
+      </c>
+      <c r="G22" t="n">
+        <v>4</v>
+      </c>
+      <c r="H22" t="n">
         <v>2</v>
       </c>
-      <c r="G22" t="n">
+      <c r="I22" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>7.49</v>
       </c>
       <c r="K22" t="n">
         <v>14.99</v>
       </c>
       <c r="L22" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Hydro 4L</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*125695*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>3</v>