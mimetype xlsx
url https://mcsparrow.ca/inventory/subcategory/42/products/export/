--- v0 (2026-06-23)
+++ v1 (2026-08-12)
@@ -893,63 +893,63 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>Touring Skin ClimbProS-Glide</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*128477*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>5</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I10" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J10" t="n">
         <v>167.97</v>
       </c>
       <c r="K10" t="n">
         <v>309.99</v>
       </c>
       <c r="L10" t="n">
-        <v>994.14</v>
+        <v>1136.16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Touring Skin ClimbProS-Glide</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*128479*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>8</v>