--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -939,63 +939,63 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Fornix BC</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*208084*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>3</v>
       </c>
       <c r="G11" t="n">
         <v>3</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
         <v>165</v>
       </c>
       <c r="K11" t="n">
         <v>329.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Fornix BC</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>XS/S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*208085*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>