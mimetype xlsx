--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1399,63 +1399,63 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>Hydration Bladder</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>1.5L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*125685*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>4</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I21" t="n">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="J21" t="n">
         <v>27</v>
       </c>
       <c r="K21" t="n">
         <v>44.99</v>
       </c>
       <c r="L21" t="n">
-        <v>143.92</v>
+        <v>161.91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Airbag Cartridge</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Refill Kit</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*123763*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>3</v>
@@ -2181,63 +2181,63 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Hydration Bladder</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2.5L</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*125686*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>3</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I38" t="n">
-        <v>-6</v>
+        <v>-7</v>
       </c>
       <c r="J38" t="n">
         <v>27</v>
       </c>
       <c r="K38" t="n">
         <v>58</v>
       </c>
       <c r="L38" t="n">
-        <v>279</v>
+        <v>310</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Nirvana 18</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*231477*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>