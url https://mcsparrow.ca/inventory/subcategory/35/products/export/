--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -1301,69 +1301,69 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Atillo Hot Tub Short</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*134015*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>2</v>
       </c>
       <c r="F19" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I19" t="n">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="J19" t="n">
         <v>42.5</v>
       </c>
       <c r="K19" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L19" t="n">
-        <v>254.94</v>
+        <v>382.41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>M. Short Volley 15</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*134593*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
@@ -1623,69 +1623,69 @@
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Atillo Hot Tub Short</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*134018*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
       </c>
       <c r="F26" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I26" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="J26" t="n">
         <v>42.5</v>
       </c>
       <c r="K26" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L26" t="n">
-        <v>84.98</v>
+        <v>169.96</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Bikini Bottom High Waist</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*124554*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>