--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -525,63 +525,63 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Sun Hat</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Landmark</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*128281*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J2" t="n">
         <v>20</v>
       </c>
       <c r="K2" t="n">
         <v>40</v>
       </c>
       <c r="L2" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Tilley</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Iconic T1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>7  1/4</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*125717*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
@@ -755,63 +755,63 @@
       <c r="B7" t="inlineStr">
         <is>
           <t>Bucket Hat</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*124714*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I7" t="n">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="J7" t="n">
         <v>15</v>
       </c>
       <c r="K7" t="n">
         <v>39.99</v>
       </c>
       <c r="L7" t="n">
-        <v>99.95999999999999</v>
+        <v>149.94</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Sun Hat Sonoma</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*128288*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
@@ -2319,63 +2319,63 @@
       <c r="B41" t="inlineStr">
         <is>
           <t>Wanderer T3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>7 3/8</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*128816*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J41" t="n">
         <v>49.5</v>
       </c>
       <c r="K41" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Tilley</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Wanderer T3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>7 1/4</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*128802*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>