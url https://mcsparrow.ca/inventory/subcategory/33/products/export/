--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -1353,63 +1353,63 @@
       <c r="B20" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*128080*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>3</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I20" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J20" t="n">
         <v>15</v>
       </c>
       <c r="K20" t="n">
         <v>29.99</v>
       </c>
       <c r="L20" t="n">
-        <v>74.95</v>
+        <v>104.93</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*128081*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>2</v>
@@ -1537,63 +1537,63 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>Sock Signature Crew</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*128145*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>2</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J24" t="n">
         <v>20</v>
       </c>
       <c r="K24" t="n">
         <v>39.99</v>
       </c>
       <c r="L24" t="n">
-        <v>39.98</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*128065*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
@@ -1669,115 +1669,115 @@
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Sock Coolmax Crew</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*207767*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I27" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="J27" t="n">
         <v>12.5</v>
       </c>
       <c r="K27" t="n">
         <v>24.99</v>
       </c>
       <c r="L27" t="n">
-        <v>24.98</v>
+        <v>49.96</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Sock Coolmax Crew</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*207768*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I28" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J28" t="n">
         <v>12.5</v>
       </c>
       <c r="K28" t="n">
         <v>24.99</v>
       </c>
       <c r="L28" t="n">
-        <v>24.98</v>
+        <v>37.47</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*207955*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
@@ -1997,63 +1997,63 @@
       <c r="B34" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*207960*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>3</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J34" t="n">
         <v>17.5</v>
       </c>
       <c r="K34" t="n">
         <v>29.99</v>
       </c>
       <c r="L34" t="n">
-        <v>0</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>*207961*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
@@ -2175,69 +2175,69 @@
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*207964*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I38" t="n">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="J38" t="n">
         <v>17.5</v>
       </c>
       <c r="K38" t="n">
         <v>29.99</v>
       </c>
       <c r="L38" t="n">
-        <v>49.96</v>
+        <v>62.45</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*207965*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>