--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1261,63 +1261,63 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*128078*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>2</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
         <v>15</v>
       </c>
       <c r="K18" t="n">
         <v>29.99</v>
       </c>
       <c r="L18" t="n">
-        <v>29.98</v>
+        <v>44.97</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*128079*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
@@ -1353,109 +1353,109 @@
       <c r="B20" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*128080*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>3</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I20" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J20" t="n">
         <v>15</v>
       </c>
       <c r="K20" t="n">
         <v>29.99</v>
       </c>
       <c r="L20" t="n">
-        <v>59.96</v>
+        <v>74.95</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sock Bank</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*128081*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>2</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I21" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J21" t="n">
         <v>15</v>
       </c>
       <c r="K21" t="n">
         <v>29.99</v>
       </c>
       <c r="L21" t="n">
-        <v>59.96</v>
+        <v>74.95</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*134917*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>1</v>
@@ -1715,69 +1715,69 @@
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Etnies</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Sock Coolmax Crew</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*207768*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J28" t="n">
         <v>12.5</v>
       </c>
       <c r="K28" t="n">
         <v>24.99</v>
       </c>
       <c r="L28" t="n">
-        <v>12.49</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Sock Atlas Crew</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*207955*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>