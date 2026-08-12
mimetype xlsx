--- v0 (2026-06-22)
+++ v1 (2026-08-12)
@@ -519,69 +519,69 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*207825*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
+        <v>4</v>
+      </c>
+      <c r="G2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H2" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I2" t="n">
         <v>2</v>
       </c>
       <c r="J2" t="n">
         <v>70</v>
       </c>
       <c r="K2" t="n">
         <v>139.99</v>
       </c>
       <c r="L2" t="n">
-        <v>0</v>
+        <v>139.98</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Runbold Cuff</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*127696*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
@@ -752,112 +752,112 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Seton Short</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*mcs232536*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>75</v>
       </c>
       <c r="K7" t="n">
         <v>149.99</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*mcs232506*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
+        <v>4</v>
+      </c>
+      <c r="G8" t="n">
+        <v>4</v>
+      </c>
+      <c r="H8" t="n">
         <v>2</v>
       </c>
-      <c r="G8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>35</v>
       </c>
       <c r="K8" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>W. Bike Short Essential MTB</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*134666*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
@@ -1233,180 +1233,180 @@
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>2</v>
       </c>
       <c r="I17" t="n">
         <v>-2</v>
       </c>
       <c r="J17" t="n">
         <v>77.5</v>
       </c>
       <c r="K17" t="n">
         <v>154.99</v>
       </c>
       <c r="L17" t="n">
         <v>154.98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Seton Short</t>
+          <t>Wm's AirExchange SolarShield Skort</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*207630*</t>
+          <t>*207742*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="K18" t="n">
-        <v>139.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wm's AirExchange SolarShield Skort</t>
+          <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>36</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*207742*</t>
+          <t>*mcs232514*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>50</v>
+        <v>31.5</v>
       </c>
       <c r="K19" t="n">
-        <v>99.98999999999999</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="L19" t="n">
-        <v>0</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Reserve Heather 19 Short</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*mcs232514*</t>
+          <t>*207630*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>31.5</v>
+        <v>75</v>
       </c>
       <c r="K20" t="n">
-        <v>69.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*128765*</t>
         </is>
@@ -1442,103 +1442,103 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*mcs232508*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>35</v>
       </c>
       <c r="K22" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*mcs232513*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" t="n">
         <v>31.5</v>
       </c>
       <c r="K23" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>XS</t>
@@ -1718,204 +1718,204 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Seton Short</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*mcs232601*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>75</v>
       </c>
       <c r="K28" t="n">
         <v>149.99</v>
       </c>
       <c r="L28" t="n">
         <v>74.98999999999999</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Seton Short</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*mcs232591*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J29" t="n">
         <v>75</v>
       </c>
       <c r="K29" t="n">
         <v>149.99</v>
       </c>
       <c r="L29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Seton Short</t>
+          <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*mcs232600*</t>
+          <t>*207811*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>1</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="K30" t="n">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short </t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>*207811*</t>
+          <t>*mcs232600*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>1</v>
       </c>
       <c r="G31" t="n">
         <v>1</v>
       </c>
       <c r="H31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="K31" t="n">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="L31" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>W. Bike Short Essential MTB</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*134620*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
@@ -2040,57 +2040,57 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>*mcs232504*</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>1</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" t="n">
         <v>35</v>
       </c>
       <c r="K35" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>XXL</t>
@@ -2359,161 +2359,161 @@
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*mcs232512*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H42" t="n">
         <v>0</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J42" t="n">
         <v>31.5</v>
       </c>
       <c r="K42" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Seton Short</t>
+          <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*mcs232587*</t>
+          <t>*124496*</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F43" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G43" t="n">
         <v>0</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>75</v>
+        <v>77.5</v>
       </c>
       <c r="K43" t="n">
-        <v>149.99</v>
+        <v>154.99</v>
       </c>
       <c r="L43" t="n">
-        <v>0</v>
+        <v>77.48999999999999</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Bike Short Feint</t>
+          <t>Seton Short</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*124496*</t>
+          <t>*mcs232587*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G44" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H44" t="n">
         <v>1</v>
       </c>
       <c r="I44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J44" t="n">
-        <v>77.5</v>
+        <v>75</v>
       </c>
       <c r="K44" t="n">
-        <v>154.99</v>
+        <v>149.99</v>
       </c>
       <c r="L44" t="n">
-        <v>77.48999999999999</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*207810*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
@@ -2822,57 +2822,57 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*mcs232507*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>2</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J52" t="n">
         <v>35</v>
       </c>
       <c r="K52" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Wm's Juniper Springs Short 3"</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>L</t>
@@ -3073,183 +3073,183 @@
       <c r="F57" t="n">
         <v>0</v>
       </c>
       <c r="G57" t="n">
         <v>0</v>
       </c>
       <c r="H57" t="n">
         <v>1</v>
       </c>
       <c r="I57" t="n">
         <v>0</v>
       </c>
       <c r="J57" t="n">
         <v>25</v>
       </c>
       <c r="K57" t="n">
         <v>49.99</v>
       </c>
       <c r="L57" t="n">
         <v>24.99</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Chromag</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Traveler</t>
+          <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>*128492*</t>
+          <t>*207826*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H58" t="n">
+        <v>0</v>
+      </c>
+      <c r="I58" t="n">
         <v>2</v>
       </c>
-      <c r="I58" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J58" t="n">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="K58" t="n">
-        <v>89.98999999999999</v>
+        <v>139.99</v>
       </c>
       <c r="L58" t="n">
-        <v>89.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seton Short Womens </t>
+          <t>Traveler</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>*207826*</t>
+          <t>*128492*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G59" t="n">
+        <v>0</v>
+      </c>
+      <c r="H59" t="n">
         <v>2</v>
       </c>
-      <c r="H59" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I59" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J59" t="n">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="K59" t="n">
-        <v>139.99</v>
+        <v>89.98999999999999</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Seton Short</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*mcs232537*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>1</v>
       </c>
       <c r="G60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
       <c r="J60" t="n">
         <v>75</v>
       </c>
       <c r="K60" t="n">
         <v>149.99</v>
       </c>
       <c r="L60" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Skort</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>*127960*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>1</v>
@@ -3267,81 +3267,81 @@
         <v>1</v>
       </c>
       <c r="J61" t="n">
         <v>37.5</v>
       </c>
       <c r="K61" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>M. Short Infinite All-Mountain</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*126562*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>1</v>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" t="n">
         <v>80</v>
       </c>
       <c r="K62" t="n">
         <v>159.99</v>
       </c>
       <c r="L62" t="n">
-        <v>0</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Short Womens </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*207830*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
@@ -3420,57 +3420,57 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Reserve Heather 19 Short</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*mcs232515*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>0</v>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H65" t="n">
         <v>0</v>
       </c>
       <c r="I65" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65" t="n">
         <v>31.5</v>
       </c>
       <c r="K65" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>S</t>
@@ -3604,57 +3604,57 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Hermosa Lined  Volley 17</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*mcs232505*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>0</v>
       </c>
       <c r="F69" t="n">
         <v>1</v>
       </c>
       <c r="G69" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H69" t="n">
         <v>1</v>
       </c>
       <c r="I69" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J69" t="n">
         <v>35</v>
       </c>
       <c r="K69" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L69" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Runbold Cuff</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>New</t>
@@ -3837,63 +3837,63 @@
       <c r="B74" t="inlineStr">
         <is>
           <t>Wm's AirExchange SolarShield Skort</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*207743*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>1</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I74" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J74" t="n">
         <v>50</v>
       </c>
       <c r="K74" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L74" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Bike Short Feint</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t xml:space="preserve"> L</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*124497*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>1</v>
@@ -3972,57 +3972,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Seton Short</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>*mcs232585*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
         <v>1</v>
       </c>
       <c r="G77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J77" t="n">
         <v>75</v>
       </c>
       <c r="K77" t="n">
         <v>149.99</v>
       </c>
       <c r="L77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>W. Swim Short Laney2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>L</t>
@@ -4159,63 +4159,63 @@
       <c r="B81" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Short </t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*207813*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
         <v>1</v>
       </c>
       <c r="G81" t="n">
         <v>1</v>
       </c>
       <c r="H81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I81" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J81" t="n">
         <v>70</v>
       </c>
       <c r="K81" t="n">
         <v>139.99</v>
       </c>
       <c r="L81" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Twill Short</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>*128550*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>1</v>