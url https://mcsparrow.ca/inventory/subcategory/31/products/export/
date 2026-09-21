--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -2595,63 +2595,63 @@
       <c r="B47" t="inlineStr">
         <is>
           <t>Flannel</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*208384*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>2</v>
       </c>
       <c r="G47" t="n">
         <v>2</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J47" t="n">
         <v>57.5</v>
       </c>
       <c r="K47" t="n">
         <v>114.99</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Flannel</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*125103*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
@@ -2779,63 +2779,63 @@
       <c r="B51" t="inlineStr">
         <is>
           <t>Aerobora LS</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>*131871*</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>1</v>
       </c>
       <c r="F51" t="n">
         <v>1</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J51" t="n">
         <v>45</v>
       </c>
       <c r="K51" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L51" t="n">
-        <v>0</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>HILLSBORO SHIRT</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*232289*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>