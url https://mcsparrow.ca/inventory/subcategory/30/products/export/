--- v0 (2026-06-22)
+++ v1 (2026-08-29)
@@ -939,63 +939,63 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Rain Pant PreCip Eco</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*127303*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>3</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
         <v>80</v>
       </c>
       <c r="K11" t="n">
         <v>129.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Lightray GORE-TEX Pant</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*209779*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>