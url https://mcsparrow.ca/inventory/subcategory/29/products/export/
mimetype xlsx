--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -847,63 +847,63 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>KORE Jacket Men</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*231524*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>460</v>
       </c>
       <c r="K9" t="n">
         <v>919.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>459.99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Scott</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Explorair 3L</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*125073*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>