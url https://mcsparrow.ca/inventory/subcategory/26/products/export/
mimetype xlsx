--- v0 (2026-06-23)
+++ v1 (2026-08-29)
@@ -525,63 +525,63 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Bike Pant DH Resistance Pro</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*124450*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>4</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J2" t="n">
         <v>125</v>
       </c>
       <c r="K2" t="n">
         <v>249.99</v>
       </c>
       <c r="L2" t="n">
-        <v>374.97</v>
+        <v>624.95</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Pant Womens </t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*207823*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
@@ -617,63 +617,63 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>PreCip Eco Full Zip Pant Short</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*207726*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J4" t="n">
         <v>70</v>
       </c>
       <c r="K4" t="n">
         <v>139.99</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Wm's Arch Rock Pant</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*207750*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -709,63 +709,63 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>Arch Rock Convertible Pant</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*207754*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J6" t="n">
         <v>60</v>
       </c>
       <c r="K6" t="n">
         <v>119.99</v>
       </c>
       <c r="L6" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>PreCip Eco Full Zip Pant Short</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*207727*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
@@ -844,57 +844,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Pant Womens </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*mcs232596*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J9" t="n">
         <v>95</v>
       </c>
       <c r="K9" t="n">
         <v>189.99</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Wm's PreCip Eco Full Zip Pant Short</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>L</t>
@@ -936,57 +936,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Feint Pant</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*mcs232550*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" t="n">
         <v>97.5</v>
       </c>
       <c r="K11" t="n">
         <v>194.99</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Pant Womens </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>S</t>
@@ -1350,103 +1350,103 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Feint Pant</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*mcs232569*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" t="n">
         <v>97.5</v>
       </c>
       <c r="K20" t="n">
         <v>194.99</v>
       </c>
       <c r="L20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Pant Womens </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*mcs232583*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" t="n">
         <v>95</v>
       </c>
       <c r="K21" t="n">
         <v>189.99</v>
       </c>
       <c r="L21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>FIGGY BOTTOMS</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>M</t>
@@ -1534,66 +1534,66 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Atwell Pant Men</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*mcs232599*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
         <v>100</v>
       </c>
       <c r="K24" t="n">
         <v>199.99</v>
       </c>
       <c r="L24" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Bike Pant DH Resistance Pro</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*207597*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
@@ -1905,63 +1905,63 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>PreCip Eco Full Zip Pant Short</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*207725*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>1</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J32" t="n">
         <v>70</v>
       </c>
       <c r="K32" t="n">
         <v>139.99</v>
       </c>
       <c r="L32" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Wm's PreCip Eco Full Zip Pant Short</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*207729*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
@@ -2316,66 +2316,66 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve">Seton Pant Womens </t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*mcs232535*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
       <c r="J41" t="n">
         <v>95</v>
       </c>
       <c r="K41" t="n">
         <v>189.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Pant Convertible Arch Rock</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*127005*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>1</v>
@@ -2408,57 +2408,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Atwell Pant Men</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*mcs232597*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
         <v>100</v>
       </c>
       <c r="K43" t="n">
         <v>199.99</v>
       </c>
       <c r="L43" t="n">
         <v>99.98999999999999</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Pant Convertible Arch Rock</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>36</t>
@@ -2503,63 +2503,63 @@
       <c r="B45" t="inlineStr">
         <is>
           <t>Bike Pant DH Resistance Pro</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*124452*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>1</v>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J45" t="n">
         <v>125</v>
       </c>
       <c r="K45" t="n">
         <v>249.99</v>
       </c>
       <c r="L45" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Pant</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*134991*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
@@ -2595,63 +2595,63 @@
       <c r="B47" t="inlineStr">
         <is>
           <t>Pant Convertible Arch Rock</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*127006*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>2</v>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
         <v>0</v>
       </c>
       <c r="H47" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I47" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J47" t="n">
         <v>60</v>
       </c>
       <c r="K47" t="n">
         <v>119.99</v>
       </c>
       <c r="L47" t="n">
-        <v>119.98</v>
+        <v>179.97</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Bike Pant Alpho</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*mcs232439*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
@@ -2822,57 +2822,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Atwell Pant Men</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*mcs232540*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>1</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H52" t="n">
         <v>0</v>
       </c>
       <c r="I52" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J52" t="n">
         <v>100</v>
       </c>
       <c r="K52" t="n">
         <v>199.99</v>
       </c>
       <c r="L52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Suit Glava</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>S</t>
@@ -3144,66 +3144,66 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Atwell Pant Men</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*mcs232590*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
         <v>1</v>
       </c>
       <c r="G59" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H59" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
         <v>100</v>
       </c>
       <c r="K59" t="n">
         <v>199.99</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Bike Pant Feint</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*134602*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
@@ -3239,100 +3239,100 @@
       <c r="B61" t="inlineStr">
         <is>
           <t>Arch Rock Convertible Pant</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>*207753*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I61" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J61" t="n">
         <v>60</v>
       </c>
       <c r="K61" t="n">
         <v>119.99</v>
       </c>
       <c r="L61" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Feint Pant</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*mcs232562*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>1</v>
       </c>
       <c r="G62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" t="n">
         <v>1</v>
       </c>
       <c r="I62" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J62" t="n">
         <v>97.5</v>
       </c>
       <c r="K62" t="n">
         <v>194.99</v>
       </c>
       <c r="L62" t="n">
         <v>97.48999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">