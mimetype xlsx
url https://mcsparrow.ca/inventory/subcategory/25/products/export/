--- v1 (2026-08-12)
+++ v2 (2026-09-27)
@@ -749,69 +749,69 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Daily Dose Merino</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>aoraki lily toffee</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*209294*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G7" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J7" t="n">
         <v>24.98</v>
       </c>
       <c r="K7" t="n">
         <v>49.99</v>
       </c>
       <c r="L7" t="n">
-        <v>25.01</v>
+        <v>50.02</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Beanie Bluff Merino</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Birch</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*209314*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
@@ -841,115 +841,115 @@
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>BB Tobacco</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*208418*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
+        <v>15</v>
+      </c>
+      <c r="G9" t="n">
+        <v>15</v>
+      </c>
+      <c r="H9" t="n">
+        <v>6</v>
+      </c>
+      <c r="I9" t="n">
         <v>9</v>
-      </c>
-[...7 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J9" t="n">
         <v>20</v>
       </c>
       <c r="K9" t="n">
         <v>39.99</v>
       </c>
       <c r="L9" t="n">
-        <v>59.97</v>
+        <v>119.94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Double Up Merino</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>toffee</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*209302*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G10" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J10" t="n">
         <v>27.48</v>
       </c>
       <c r="K10" t="n">
         <v>54.99</v>
       </c>
       <c r="L10" t="n">
-        <v>27.51</v>
+        <v>55.02</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Mammut</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Neck Gaiter</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*231476*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
@@ -979,69 +979,69 @@
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Double Up Merino</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>canyon rose</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*209299*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="G12" t="n">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="H12" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I12" t="n">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="J12" t="n">
         <v>27.48</v>
       </c>
       <c r="K12" t="n">
         <v>54.99</v>
       </c>
       <c r="L12" t="n">
-        <v>275.1</v>
+        <v>330.12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>KIDS NATURALPRENE BANDANA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>S/M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*133903*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>2</v>
@@ -1301,115 +1301,115 @@
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AQ Retro Bliss Print</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*208412*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G19" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="H19" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I19" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J19" t="n">
         <v>20</v>
       </c>
       <c r="K19" t="n">
         <v>39.99</v>
       </c>
       <c r="L19" t="n">
-        <v>59.97</v>
+        <v>99.95</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Double Up Merino</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>matcha</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*209300*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
+        <v>36</v>
+      </c>
+      <c r="G20" t="n">
+        <v>36</v>
+      </c>
+      <c r="H20" t="n">
+        <v>6</v>
+      </c>
+      <c r="I20" t="n">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="J20" t="n">
         <v>27.48</v>
       </c>
       <c r="K20" t="n">
         <v>54.99</v>
       </c>
       <c r="L20" t="n">
-        <v>137.55</v>
+        <v>165.06</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Daily Dose Merino</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>mtn pixel grey</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*209295*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
@@ -1715,69 +1715,69 @@
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Scooby Multi Tube</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Ski Beach</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*134089*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>8</v>
       </c>
       <c r="F28" t="n">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I28" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="J28" t="n">
         <v>17.5</v>
       </c>
       <c r="K28" t="n">
         <v>34.99</v>
       </c>
       <c r="L28" t="n">
-        <v>157.41</v>
+        <v>209.88</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>GRAPE</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*133841*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>1</v>
@@ -1807,69 +1807,69 @@
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Neckwarmer Double Up</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*133678*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>1</v>
       </c>
       <c r="F30" t="n">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="G30" t="n">
-        <v>120</v>
+        <v>156</v>
       </c>
       <c r="H30" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="I30" t="n">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="J30" t="n">
         <v>30</v>
       </c>
       <c r="K30" t="n">
         <v>59.99</v>
       </c>
       <c r="L30" t="n">
-        <v>599.8</v>
+        <v>779.74</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>S Fizzy Print</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*133569*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>3</v>
@@ -2175,69 +2175,69 @@
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Retro Fusion</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*126786*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G38" t="n">
         <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I38" t="n">
-        <v>-7</v>
+        <v>-9</v>
       </c>
       <c r="J38" t="n">
         <v>20</v>
       </c>
       <c r="K38" t="n">
         <v>39.99</v>
       </c>
       <c r="L38" t="n">
-        <v>139.93</v>
+        <v>179.91</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>KIDS NATURALPRENE BANDANA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>L/XL</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*230639*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>
@@ -2365,63 +2365,63 @@
       <c r="B42" t="inlineStr">
         <is>
           <t>Neck Tube</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Print</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*126781*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>5</v>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I42" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
         <v>17.5</v>
       </c>
       <c r="K42" t="n">
         <v>39.99</v>
       </c>
       <c r="L42" t="n">
-        <v>67.47</v>
+        <v>89.95999999999999</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Harlem Neckwarmer</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*129018*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
@@ -3003,69 +3003,69 @@
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>BA Bright Magenta</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*208417*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G56" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H56" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I56" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J56" t="n">
         <v>20</v>
       </c>
       <c r="K56" t="n">
         <v>39.99</v>
       </c>
       <c r="L56" t="n">
-        <v>79.95999999999999</v>
+        <v>99.95</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Neckwarmer Double Up</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>os</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*133679*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>2</v>
@@ -3095,69 +3095,69 @@
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>M Black</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>*208419*</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="G58" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H58" t="n">
+        <v>12</v>
+      </c>
+      <c r="I58" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J58" t="n">
         <v>20</v>
       </c>
       <c r="K58" t="n">
         <v>39.99</v>
       </c>
       <c r="L58" t="n">
-        <v>119.94</v>
+        <v>239.88</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AS Cloudy Landscape</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*208413*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
@@ -3785,69 +3785,69 @@
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Ascender Merino</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>mauve / black</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>*209293*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="G73" t="n">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="H73" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I73" t="n">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="J73" t="n">
         <v>27.48</v>
       </c>
       <c r="K73" t="n">
         <v>54.99</v>
       </c>
       <c r="L73" t="n">
-        <v>247.59</v>
+        <v>357.63</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Neckwarmer Daily Dose</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>os</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*133675*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>1</v>
@@ -4015,69 +4015,69 @@
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AU Shadow Print</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*208414*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G78" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H78" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I78" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J78" t="n">
         <v>20</v>
       </c>
       <c r="K78" t="n">
         <v>39.99</v>
       </c>
       <c r="L78" t="n">
-        <v>59.97</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Neckwarmer Double Up</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>OS</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*126816*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>0</v>
@@ -4107,69 +4107,69 @@
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Print</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*126793*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
       </c>
       <c r="F80" t="n">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I80" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J80" t="n">
         <v>20</v>
       </c>
       <c r="K80" t="n">
         <v>39.99</v>
       </c>
       <c r="L80" t="n">
-        <v>99.95</v>
+        <v>119.94</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>KIDS POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SALSA</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*133874*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
@@ -4613,69 +4613,69 @@
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Daily Dose Merino</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>signal lost matcha</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*209298*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
       </c>
       <c r="F91" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G91" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H91" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I91" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J91" t="n">
         <v>24.98</v>
       </c>
       <c r="K91" t="n">
         <v>49.99</v>
       </c>
       <c r="L91" t="n">
-        <v>50.02</v>
+        <v>75.03</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Print</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*126789*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
@@ -5073,69 +5073,69 @@
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>HEIVY</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>*230645*</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>0</v>
       </c>
       <c r="F101" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G101" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H101" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I101" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J101" t="n">
         <v>6</v>
       </c>
       <c r="K101" t="n">
         <v>14.99</v>
       </c>
       <c r="L101" t="n">
-        <v>26.97</v>
+        <v>35.96</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Neck Tube Alps</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Peacock</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*126799*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>1</v>
@@ -5263,63 +5263,63 @@
       <c r="B105" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>T Elk Print</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>*133568*</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>5</v>
       </c>
       <c r="F105" t="n">
         <v>0</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I105" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J105" t="n">
         <v>20</v>
       </c>
       <c r="K105" t="n">
         <v>39.99</v>
       </c>
       <c r="L105" t="n">
-        <v>59.97</v>
+        <v>99.95</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>*126806*</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>0</v>