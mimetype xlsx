--- v0 (2026-06-23)
+++ v1 (2026-08-12)
@@ -2889,137 +2889,137 @@
       <c r="F53" t="n">
         <v>144</v>
       </c>
       <c r="G53" t="n">
         <v>144</v>
       </c>
       <c r="H53" t="n">
         <v>12</v>
       </c>
       <c r="I53" t="n">
         <v>132</v>
       </c>
       <c r="J53" t="n">
         <v>27.48</v>
       </c>
       <c r="K53" t="n">
         <v>54.99</v>
       </c>
       <c r="L53" t="n">
         <v>330.12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>NECK TUBE</t>
+          <t>POWER FLEECE GAITER</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Pink/Blue</t>
+          <t>WHITE</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>*133946*</t>
+          <t>*230646*</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F54" t="n">
+        <v>36</v>
+      </c>
+      <c r="G54" t="n">
+        <v>36</v>
+      </c>
+      <c r="H54" t="n">
         <v>6</v>
       </c>
-      <c r="G54" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I54" t="n">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="J54" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K54" t="n">
-        <v>19.99</v>
+        <v>14.99</v>
       </c>
       <c r="L54" t="n">
-        <v>19.98</v>
+        <v>53.94</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Auclair</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>POWER FLEECE GAITER</t>
+          <t>NECK TUBE</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>WHITE</t>
+          <t>Pink/Blue</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>*230646*</t>
+          <t>*133946*</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F55" t="n">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="G55" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I55" t="n">
-        <v>30</v>
+        <v>-1</v>
       </c>
       <c r="J55" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K55" t="n">
-        <v>14.99</v>
+        <v>19.99</v>
       </c>
       <c r="L55" t="n">
-        <v>53.94</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>BA Bright Magenta</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*208417*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
@@ -3785,69 +3785,69 @@
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Ascender Merino</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>mauve / black</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>*209293*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="G73" t="n">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="H73" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I73" t="n">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="J73" t="n">
         <v>27.48</v>
       </c>
       <c r="K73" t="n">
         <v>54.99</v>
       </c>
       <c r="L73" t="n">
-        <v>220.08</v>
+        <v>247.59</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Neckwarmer Daily Dose</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>os</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*133675*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>1</v>