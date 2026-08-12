--- v0 (2026-06-23)
+++ v1 (2026-08-12)
@@ -5511,137 +5511,137 @@
       <c r="F110" t="n">
         <v>1</v>
       </c>
       <c r="G110" t="n">
         <v>0</v>
       </c>
       <c r="H110" t="n">
         <v>1</v>
       </c>
       <c r="I110" t="n">
         <v>-1</v>
       </c>
       <c r="J110" t="n">
         <v>165</v>
       </c>
       <c r="K110" t="n">
         <v>329.99</v>
       </c>
       <c r="L110" t="n">
         <v>164.99</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>W. Warmest Mitt</t>
+          <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>*209756*</t>
+          <t>*209895*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
         <v>1</v>
       </c>
       <c r="G111" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H111" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I111" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J111" t="n">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="K111" t="n">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="L111" t="n">
-        <v>69.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Siberian Mitt</t>
+          <t>W. Warmest Mitt</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>*209895*</t>
+          <t>*209756*</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>0</v>
       </c>
       <c r="F112" t="n">
         <v>1</v>
       </c>
       <c r="G112" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H112" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I112" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J112" t="n">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K112" t="n">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="L112" t="n">
-        <v>0</v>
+        <v>69.98999999999999</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>*232314*</t>
         </is>
       </c>
       <c r="E113" t="n">
         <v>0</v>
@@ -15975,69 +15975,69 @@
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>*209759*</t>
         </is>
       </c>
       <c r="E338" t="n">
         <v>0</v>
       </c>
       <c r="F338" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G338" t="n">
         <v>0</v>
       </c>
       <c r="H338" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I338" t="n">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="J338" t="n">
         <v>80</v>
       </c>
       <c r="K338" t="n">
         <v>159.99</v>
       </c>
       <c r="L338" t="n">
-        <v>319.96</v>
+        <v>399.95</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>*209919*</t>
         </is>
       </c>
       <c r="E339" t="n">
         <v>0</v>