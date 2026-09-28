--- v1 (2026-08-12)
+++ v2 (2026-09-28)
@@ -657,69 +657,69 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*231280*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K5" t="n">
         <v>129.99</v>
       </c>
       <c r="L5" t="n">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vertigo Pro</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*128564*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
@@ -1117,69 +1117,69 @@
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*208369*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G15" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>0</v>
       </c>
       <c r="K15" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L15" t="n">
-        <v>79.98999999999999</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Freeride Extra Warm FWT mittens</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*209152*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
@@ -1439,69 +1439,69 @@
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>W's Cascadia GTX Long Mitt</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*134474*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G22" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H22" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I22" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J22" t="n">
         <v>70</v>
       </c>
       <c r="K22" t="n">
         <v>149.99</v>
       </c>
       <c r="L22" t="n">
-        <v>479.94</v>
+        <v>639.92</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>FLAMES MITT</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*126726*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -1715,69 +1715,69 @@
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Vertigo Mitt Teen</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>6 Jr L</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*209923*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J28" t="n">
         <v>30</v>
       </c>
       <c r="K28" t="n">
         <v>59.99</v>
       </c>
       <c r="L28" t="n">
-        <v>29.99</v>
+        <v>59.98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Freeride Extra Warm FWT mittens</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*209155*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
@@ -1853,69 +1853,69 @@
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*209760*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I31" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J31" t="n">
         <v>80</v>
       </c>
       <c r="K31" t="n">
         <v>159.99</v>
       </c>
       <c r="L31" t="n">
-        <v>159.98</v>
+        <v>239.97</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*126007*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>1</v>
@@ -1945,69 +1945,69 @@
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>GT Mitt</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*230670*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G33" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J33" t="n">
         <v>37.5</v>
       </c>
       <c r="K33" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L33" t="n">
-        <v>37.49</v>
+        <v>74.98</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>*231275*</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>0</v>
@@ -2635,106 +2635,106 @@
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*208347*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G48" t="n">
+        <v>9</v>
+      </c>
+      <c r="H48" t="n">
         <v>6</v>
       </c>
-      <c r="H48" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I48" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J48" t="n">
         <v>0</v>
       </c>
       <c r="K48" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L48" t="n">
-        <v>399.96</v>
+        <v>599.9400000000001</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>*209889*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
         <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J49" t="n">
         <v>65</v>
       </c>
       <c r="K49" t="n">
         <v>129.99</v>
       </c>
       <c r="L49" t="n">
         <v>64.98999999999999</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>POW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>W's Cascadia GTX Long Mitt</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>L</t>
@@ -3141,69 +3141,69 @@
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Vertigo Mitt Teen</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>7 Jr XXL</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*209924*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I59" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J59" t="n">
         <v>30</v>
       </c>
       <c r="K59" t="n">
         <v>59.99</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>59.98</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*126737*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
@@ -3650,112 +3650,112 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*133020*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>1</v>
       </c>
       <c r="F70" t="n">
         <v>143</v>
       </c>
       <c r="G70" t="n">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="H70" t="n">
         <v>22</v>
       </c>
       <c r="I70" t="n">
-        <v>23</v>
+        <v>-21</v>
       </c>
       <c r="J70" t="n">
         <v>65</v>
       </c>
       <c r="K70" t="n">
         <v>129.99</v>
       </c>
       <c r="L70" t="n">
         <v>1429.78</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*231489*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G71" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H71" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I71" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J71" t="n">
         <v>20</v>
       </c>
       <c r="K71" t="n">
         <v>39.99</v>
       </c>
       <c r="L71" t="n">
-        <v>19.99</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>*133023*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>1</v>
@@ -3880,57 +3880,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>*133019*</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>3</v>
       </c>
       <c r="F75" t="n">
         <v>77</v>
       </c>
       <c r="G75" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H75" t="n">
         <v>14</v>
       </c>
       <c r="I75" t="n">
-        <v>3</v>
+        <v>-11</v>
       </c>
       <c r="J75" t="n">
         <v>65</v>
       </c>
       <c r="K75" t="n">
         <v>129.99</v>
       </c>
       <c r="L75" t="n">
         <v>909.86</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>MITT A-PEAK 2-IN-1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>S</t>
@@ -5536,57 +5536,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>*209895*</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>0</v>
       </c>
       <c r="F111" t="n">
         <v>1</v>
       </c>
       <c r="G111" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H111" t="n">
         <v>0</v>
       </c>
       <c r="I111" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J111" t="n">
         <v>65</v>
       </c>
       <c r="K111" t="n">
         <v>129.99</v>
       </c>
       <c r="L111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>W. Warmest Mitt</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>XS</t>
@@ -5996,57 +5996,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>*209890*</t>
         </is>
       </c>
       <c r="E121" t="n">
         <v>0</v>
       </c>
       <c r="F121" t="n">
         <v>6</v>
       </c>
       <c r="G121" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H121" t="n">
         <v>2</v>
       </c>
       <c r="I121" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="J121" t="n">
         <v>65</v>
       </c>
       <c r="K121" t="n">
         <v>129.99</v>
       </c>
       <c r="L121" t="n">
         <v>129.98</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>APRESKI MITT</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>L</t>
@@ -6364,57 +6364,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>*209885*</t>
         </is>
       </c>
       <c r="E129" t="n">
         <v>0</v>
       </c>
       <c r="F129" t="n">
         <v>1</v>
       </c>
       <c r="G129" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H129" t="n">
         <v>1</v>
       </c>
       <c r="I129" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J129" t="n">
         <v>90</v>
       </c>
       <c r="K129" t="n">
         <v>179.99</v>
       </c>
       <c r="L129" t="n">
         <v>89.98999999999999</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Mitt Capital</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>S</t>
@@ -6456,57 +6456,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>*209891*</t>
         </is>
       </c>
       <c r="E131" t="n">
         <v>0</v>
       </c>
       <c r="F131" t="n">
         <v>2</v>
       </c>
       <c r="G131" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H131" t="n">
         <v>0</v>
       </c>
       <c r="I131" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J131" t="n">
         <v>65</v>
       </c>
       <c r="K131" t="n">
         <v>129.99</v>
       </c>
       <c r="L131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>SPARKS LOBSTER MITTS</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>9</t>
@@ -7195,63 +7195,63 @@
       <c r="B147" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>*208368*</t>
         </is>
       </c>
       <c r="E147" t="n">
         <v>0</v>
       </c>
       <c r="F147" t="n">
         <v>2</v>
       </c>
       <c r="G147" t="n">
         <v>2</v>
       </c>
       <c r="H147" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I147" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J147" t="n">
         <v>0</v>
       </c>
       <c r="K147" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L147" t="n">
-        <v>0</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Tot Mitt Crazy</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>*231518*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
@@ -7284,57 +7284,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Thermo Plus 4000</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>*209896*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>0</v>
       </c>
       <c r="F149" t="n">
         <v>1</v>
       </c>
       <c r="G149" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H149" t="n">
         <v>1</v>
       </c>
       <c r="I149" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J149" t="n">
         <v>35</v>
       </c>
       <c r="K149" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L149" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>MITT CROSSWIND 2.0</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>M</t>
@@ -7747,109 +7747,109 @@
       <c r="B159" t="inlineStr">
         <is>
           <t>Junior Mitt Critter</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>*230658*</t>
         </is>
       </c>
       <c r="E159" t="n">
         <v>0</v>
       </c>
       <c r="F159" t="n">
         <v>2</v>
       </c>
       <c r="G159" t="n">
         <v>2</v>
       </c>
       <c r="H159" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I159" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J159" t="n">
         <v>25</v>
       </c>
       <c r="K159" t="n">
         <v>34.99</v>
       </c>
       <c r="L159" t="n">
-        <v>0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>*231504*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G160" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H160" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I160" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J160" t="n">
         <v>20</v>
       </c>
       <c r="K160" t="n">
         <v>39.99</v>
       </c>
       <c r="L160" t="n">
-        <v>19.99</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>*231281*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
@@ -7971,69 +7971,69 @@
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>*208348*</t>
         </is>
       </c>
       <c r="E164" t="n">
         <v>0</v>
       </c>
       <c r="F164" t="n">
+        <v>8</v>
+      </c>
+      <c r="G164" t="n">
         <v>4</v>
       </c>
-      <c r="G164" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H164" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
       <c r="J164" t="n">
         <v>0</v>
       </c>
       <c r="K164" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L164" t="n">
-        <v>199.98</v>
+        <v>399.96</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Original Mitt W</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>*231501*</t>
         </is>
       </c>
       <c r="E165" t="n">
         <v>0</v>
@@ -8066,57 +8066,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>*209887*</t>
         </is>
       </c>
       <c r="E166" t="n">
         <v>0</v>
       </c>
       <c r="F166" t="n">
         <v>9</v>
       </c>
       <c r="G166" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H166" t="n">
         <v>3</v>
       </c>
       <c r="I166" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="J166" t="n">
         <v>90</v>
       </c>
       <c r="K166" t="n">
         <v>179.99</v>
       </c>
       <c r="L166" t="n">
         <v>269.97</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>S</t>
@@ -8250,57 +8250,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>*209893*</t>
         </is>
       </c>
       <c r="E170" t="n">
         <v>0</v>
       </c>
       <c r="F170" t="n">
         <v>6</v>
       </c>
       <c r="G170" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H170" t="n">
         <v>3</v>
       </c>
       <c r="I170" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="J170" t="n">
         <v>65</v>
       </c>
       <c r="K170" t="n">
         <v>129.99</v>
       </c>
       <c r="L170" t="n">
         <v>194.97</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Tot Mitt Crazy</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>S</t>
@@ -8529,63 +8529,63 @@
       <c r="B176" t="inlineStr">
         <is>
           <t>Slush Ghoul Mitts</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>*131831*</t>
         </is>
       </c>
       <c r="E176" t="n">
         <v>1</v>
       </c>
       <c r="F176" t="n">
         <v>1</v>
       </c>
       <c r="G176" t="n">
         <v>0</v>
       </c>
       <c r="H176" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I176" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J176" t="n">
         <v>54.99</v>
       </c>
       <c r="K176" t="n">
         <v>109.99</v>
       </c>
       <c r="L176" t="n">
-        <v>0</v>
+        <v>55</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>*231277*</t>
         </is>
       </c>
       <c r="E177" t="n">
         <v>0</v>
@@ -8799,69 +8799,69 @@
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>MITT CROSSWIND 2.0</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>*133935*</t>
         </is>
       </c>
       <c r="E182" t="n">
         <v>0</v>
       </c>
       <c r="F182" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G182" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H182" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I182" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J182" t="n">
         <v>80</v>
       </c>
       <c r="K182" t="n">
         <v>159.99</v>
       </c>
       <c r="L182" t="n">
-        <v>479.94</v>
+        <v>639.92</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>*133549*</t>
         </is>
       </c>
       <c r="E183" t="n">
         <v>0</v>
@@ -8894,57 +8894,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>10 - XXL</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>*209944*</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>0</v>
       </c>
       <c r="F184" t="n">
         <v>1</v>
       </c>
       <c r="G184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>0</v>
       </c>
       <c r="I184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J184" t="n">
         <v>90</v>
       </c>
       <c r="K184" t="n">
         <v>179.99</v>
       </c>
       <c r="L184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>M</t>
@@ -9949,69 +9949,69 @@
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>*231506*</t>
         </is>
       </c>
       <c r="E207" t="n">
         <v>0</v>
       </c>
       <c r="F207" t="n">
+        <v>16</v>
+      </c>
+      <c r="G207" t="n">
+        <v>16</v>
+      </c>
+      <c r="H207" t="n">
+        <v>4</v>
+      </c>
+      <c r="I207" t="n">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="J207" t="n">
         <v>20</v>
       </c>
       <c r="K207" t="n">
         <v>39.99</v>
       </c>
       <c r="L207" t="n">
-        <v>59.97</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Vertigo Mitt Teen</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>5 Jr S</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>*209926*</t>
         </is>
       </c>
       <c r="E208" t="n">
         <v>0</v>
@@ -10041,69 +10041,69 @@
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>*231503*</t>
         </is>
       </c>
       <c r="E209" t="n">
         <v>0</v>
       </c>
       <c r="F209" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G209" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H209" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I209" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J209" t="n">
         <v>20</v>
       </c>
       <c r="K209" t="n">
         <v>39.99</v>
       </c>
       <c r="L209" t="n">
-        <v>19.99</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>*133545*</t>
         </is>
       </c>
       <c r="E210" t="n">
         <v>0</v>
@@ -10363,69 +10363,69 @@
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>*131823*</t>
         </is>
       </c>
       <c r="E216" t="n">
         <v>2</v>
       </c>
       <c r="F216" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G216" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H216" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I216" t="n">
         <v>2</v>
       </c>
       <c r="J216" t="n">
         <v>44.99</v>
       </c>
       <c r="K216" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L216" t="n">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>*126717*</t>
         </is>
       </c>
       <c r="E217" t="n">
         <v>0</v>
@@ -10504,57 +10504,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>*209888*</t>
         </is>
       </c>
       <c r="E219" t="n">
         <v>0</v>
       </c>
       <c r="F219" t="n">
         <v>9</v>
       </c>
       <c r="G219" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H219" t="n">
         <v>3</v>
       </c>
       <c r="I219" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="J219" t="n">
         <v>90</v>
       </c>
       <c r="K219" t="n">
         <v>179.99</v>
       </c>
       <c r="L219" t="n">
         <v>269.97</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>MITT A-PEAK 2-IN-1</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>S</t>
@@ -10780,103 +10780,103 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>*133018*</t>
         </is>
       </c>
       <c r="E225" t="n">
         <v>1</v>
       </c>
       <c r="F225" t="n">
         <v>12</v>
       </c>
       <c r="G225" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H225" t="n">
         <v>6</v>
       </c>
       <c r="I225" t="n">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="J225" t="n">
         <v>65</v>
       </c>
       <c r="K225" t="n">
         <v>129.99</v>
       </c>
       <c r="L225" t="n">
         <v>389.94</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Thermo Plus 4000</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>*209898*</t>
         </is>
       </c>
       <c r="E226" t="n">
         <v>0</v>
       </c>
       <c r="F226" t="n">
         <v>3</v>
       </c>
       <c r="G226" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H226" t="n">
         <v>1</v>
       </c>
       <c r="I226" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J226" t="n">
         <v>35</v>
       </c>
       <c r="K226" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L226" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>MITT 360</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>L</t>
@@ -11010,112 +11010,112 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>7 - S</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>*209941*</t>
         </is>
       </c>
       <c r="E230" t="n">
         <v>0</v>
       </c>
       <c r="F230" t="n">
         <v>1</v>
       </c>
       <c r="G230" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H230" t="n">
         <v>0</v>
       </c>
       <c r="I230" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J230" t="n">
         <v>90</v>
       </c>
       <c r="K230" t="n">
         <v>179.99</v>
       </c>
       <c r="L230" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>8 - M</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>*209942*</t>
         </is>
       </c>
       <c r="E231" t="n">
         <v>0</v>
       </c>
       <c r="F231" t="n">
         <v>1</v>
       </c>
       <c r="G231" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H231" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I231" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J231" t="n">
         <v>90</v>
       </c>
       <c r="K231" t="n">
         <v>179.99</v>
       </c>
       <c r="L231" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>MITT 360</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>*133926*</t>
         </is>
       </c>
       <c r="E232" t="n">
         <v>0</v>
@@ -11516,57 +11516,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Fly Mitt</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>9 - L</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>*209943*</t>
         </is>
       </c>
       <c r="E241" t="n">
         <v>0</v>
       </c>
       <c r="F241" t="n">
         <v>1</v>
       </c>
       <c r="G241" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H241" t="n">
         <v>1</v>
       </c>
       <c r="I241" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J241" t="n">
         <v>90</v>
       </c>
       <c r="K241" t="n">
         <v>179.99</v>
       </c>
       <c r="L241" t="n">
         <v>89.98999999999999</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Quest Mitt</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>S</t>
@@ -11657,63 +11657,63 @@
       <c r="B244" t="inlineStr">
         <is>
           <t>Over Mitt</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>*207513*</t>
         </is>
       </c>
       <c r="E244" t="n">
         <v>2</v>
       </c>
       <c r="F244" t="n">
         <v>0</v>
       </c>
       <c r="G244" t="n">
         <v>0</v>
       </c>
       <c r="H244" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I244" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J244" t="n">
         <v>30</v>
       </c>
       <c r="K244" t="n">
         <v>59.99</v>
       </c>
       <c r="L244" t="n">
-        <v>0</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>KALI MITTS</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>*232307*</t>
         </is>
       </c>
       <c r="E245" t="n">
         <v>0</v>
@@ -11973,69 +11973,69 @@
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>*209894*</t>
         </is>
       </c>
       <c r="E251" t="n">
         <v>0</v>
       </c>
       <c r="F251" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G251" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H251" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I251" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J251" t="n">
         <v>65</v>
       </c>
       <c r="K251" t="n">
         <v>129.99</v>
       </c>
       <c r="L251" t="n">
-        <v>64.98999999999999</v>
+        <v>194.97</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>*231491*</t>
         </is>
       </c>
       <c r="E252" t="n">
         <v>0</v>
@@ -12801,69 +12801,69 @@
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Junior Mitt Animal Family</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>*231493*</t>
         </is>
       </c>
       <c r="E269" t="n">
         <v>0</v>
       </c>
       <c r="F269" t="n">
+        <v>16</v>
+      </c>
+      <c r="G269" t="n">
+        <v>16</v>
+      </c>
+      <c r="H269" t="n">
+        <v>4</v>
+      </c>
+      <c r="I269" t="n">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>9</v>
       </c>
       <c r="J269" t="n">
         <v>20</v>
       </c>
       <c r="K269" t="n">
         <v>39.99</v>
       </c>
       <c r="L269" t="n">
-        <v>59.97</v>
+        <v>79.95999999999999</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Junior Mitt</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>*132995*</t>
         </is>
       </c>
       <c r="E270" t="n">
         <v>0</v>
@@ -12945,109 +12945,109 @@
       <c r="B272" t="inlineStr">
         <is>
           <t>Carmel Windstopper Mitt</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>*126720*</t>
         </is>
       </c>
       <c r="E272" t="n">
         <v>1</v>
       </c>
       <c r="F272" t="n">
         <v>0</v>
       </c>
       <c r="G272" t="n">
         <v>0</v>
       </c>
       <c r="H272" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I272" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J272" t="n">
         <v>45</v>
       </c>
       <c r="K272" t="n">
         <v>75.98999999999999</v>
       </c>
       <c r="L272" t="n">
-        <v>0</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Kombi</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Junior Mitt Original</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>*231507*</t>
         </is>
       </c>
       <c r="E273" t="n">
         <v>0</v>
       </c>
       <c r="F273" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G273" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H273" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I273" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J273" t="n">
         <v>20</v>
       </c>
       <c r="K273" t="n">
         <v>39.99</v>
       </c>
       <c r="L273" t="n">
-        <v>39.98</v>
+        <v>59.97</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Melodie Ghoul Mitts</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>*231293*</t>
         </is>
       </c>
       <c r="E274" t="n">
         <v>0</v>
@@ -14046,57 +14046,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Siberian Mitt</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>*209892*</t>
         </is>
       </c>
       <c r="E296" t="n">
         <v>0</v>
       </c>
       <c r="F296" t="n">
         <v>1</v>
       </c>
       <c r="G296" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H296" t="n">
         <v>0</v>
       </c>
       <c r="I296" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J296" t="n">
         <v>65</v>
       </c>
       <c r="K296" t="n">
         <v>129.99</v>
       </c>
       <c r="L296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Black Diamond</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>MERCURY MITTS</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>L</t>
@@ -14138,57 +14138,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Thermo Plus 4000</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>*209897*</t>
         </is>
       </c>
       <c r="E298" t="n">
         <v>0</v>
       </c>
       <c r="F298" t="n">
         <v>3</v>
       </c>
       <c r="G298" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H298" t="n">
         <v>1</v>
       </c>
       <c r="I298" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J298" t="n">
         <v>35</v>
       </c>
       <c r="K298" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="L298" t="n">
         <v>34.99</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>ANNA MITTS</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>XS</t>
@@ -14457,69 +14457,69 @@
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>CALDWELL MITTS</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>*208367*</t>
         </is>
       </c>
       <c r="E305" t="n">
         <v>0</v>
       </c>
       <c r="F305" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G305" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H305" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I305" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J305" t="n">
         <v>0</v>
       </c>
       <c r="K305" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L305" t="n">
-        <v>79.98999999999999</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>SIBERIAN MITT</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>*133015*</t>
         </is>
       </c>
       <c r="E306" t="n">
         <v>2</v>
@@ -14598,57 +14598,57 @@
           <t>Level</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Flames Mitt</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>*209886*</t>
         </is>
       </c>
       <c r="E308" t="n">
         <v>0</v>
       </c>
       <c r="F308" t="n">
         <v>9</v>
       </c>
       <c r="G308" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H308" t="n">
         <v>3</v>
       </c>
       <c r="I308" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="J308" t="n">
         <v>90</v>
       </c>
       <c r="K308" t="n">
         <v>179.99</v>
       </c>
       <c r="L308" t="n">
         <v>269.97</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>FROSTY ZIP</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>0-1</t>
@@ -15745,115 +15745,115 @@
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Werewolf Mitts</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>*231278*</t>
         </is>
       </c>
       <c r="E333" t="n">
         <v>0</v>
       </c>
       <c r="F333" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G333" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H333" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I333" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J333" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="K333" t="n">
         <v>129.99</v>
       </c>
       <c r="L333" t="n">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>*209758*</t>
         </is>
       </c>
       <c r="E334" t="n">
         <v>0</v>
       </c>
       <c r="F334" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G334" t="n">
         <v>0</v>
       </c>
       <c r="H334" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I334" t="n">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="J334" t="n">
         <v>80</v>
       </c>
       <c r="K334" t="n">
         <v>159.99</v>
       </c>
       <c r="L334" t="n">
-        <v>399.95</v>
+        <v>479.94</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Box Set Mitt and Beanie</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>*124654*</t>
         </is>
       </c>
       <c r="E335" t="n">
         <v>3</v>
@@ -15935,63 +15935,63 @@
       <c r="B337" t="inlineStr">
         <is>
           <t>Zombie Mitt</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>*231276*</t>
         </is>
       </c>
       <c r="E337" t="n">
         <v>0</v>
       </c>
       <c r="F337" t="n">
         <v>1</v>
       </c>
       <c r="G337" t="n">
         <v>1</v>
       </c>
       <c r="H337" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I337" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J337" t="n">
         <v>89.5</v>
       </c>
       <c r="K337" t="n">
         <v>179.99</v>
       </c>
       <c r="L337" t="n">
-        <v>0</v>
+        <v>90.48999999999999</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Expedition Mitt</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>*209759*</t>
         </is>
       </c>
       <c r="E338" t="n">
         <v>0</v>