--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2181,63 +2181,63 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Klatch Pant</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*232160*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
         <v>1</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J38" t="n">
         <v>65</v>
       </c>
       <c r="K38" t="n">
         <v>129.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>64.98999999999999</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Skirt Speed Insulation</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*127947*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>0</v>