--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -497,137 +497,137 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>On Hand</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Reedy 2L</t>
+          <t>Hybrid Jacket Phoenix Gilltek</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*208566*</t>
+          <t>*131881*</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="n">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="K2" t="n">
-        <v>269.99</v>
+        <v>299.99</v>
       </c>
       <c r="L2" t="n">
-        <v>134.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Hybrid Jacket Phoenix Gilltek</t>
+          <t>Reedy 2L</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*131881*</t>
+          <t>*208566*</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="K3" t="n">
-        <v>299.99</v>
+        <v>269.99</v>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>134.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Nylie 2L</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*232185*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
@@ -635,229 +635,229 @@
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
         <v>130</v>
       </c>
       <c r="K4" t="n">
         <v>279.99</v>
       </c>
       <c r="L4" t="n">
         <v>149.99</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Descente</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Nitric Jacket</t>
+          <t>W. Jacket Fur Hood Harper</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*231966*</t>
+          <t>*128689*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J5" t="n">
-        <v>150</v>
+        <v>297.5</v>
       </c>
       <c r="K5" t="n">
-        <v>299.99</v>
+        <v>594.99</v>
       </c>
       <c r="L5" t="n">
-        <v>0</v>
+        <v>594.98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Descente</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>W. Jacket Fur Hood Harper</t>
+          <t>Nitric Jacket</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*128689*</t>
+          <t>*231966*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
-        <v>297.5</v>
+        <v>150</v>
       </c>
       <c r="K6" t="n">
-        <v>594.99</v>
+        <v>299.99</v>
       </c>
       <c r="L6" t="n">
-        <v>594.98</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>WarmCube Active Novus Jacket</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*209783*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>2</v>
       </c>
       <c r="H7" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>165</v>
       </c>
       <c r="K7" t="n">
         <v>329.99</v>
       </c>
       <c r="L7" t="n">
-        <v>0</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Elvy 2L Shell Jacket</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*232175*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>170</v>
       </c>
       <c r="K8" t="n">
         <v>349.99</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Daehlie</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Jacket Supreme</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*125853*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
@@ -1192,500 +1192,500 @@
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
         <v>-1</v>
       </c>
       <c r="J16" t="n">
         <v>272.5</v>
       </c>
       <c r="K16" t="n">
         <v>544.99</v>
       </c>
       <c r="L16" t="n">
         <v>272.49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kata 2L </t>
+          <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*208581*</t>
+          <t>*134032*</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J17" t="n">
-        <v>240</v>
+        <v>95</v>
       </c>
       <c r="K17" t="n">
-        <v>479.99</v>
+        <v>189.99</v>
       </c>
       <c r="L17" t="n">
-        <v>239.99</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Murph Windbreaker</t>
+          <t>Hybrid Jacket Phoenix Gilltek</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*134032*</t>
+          <t>*131880*</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="K18" t="n">
-        <v>189.99</v>
+        <v>299.99</v>
       </c>
       <c r="L18" t="n">
-        <v>94.98999999999999</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Hybrid Jacket Phoenix Gilltek</t>
+          <t>Jacket Reedy</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*131880*</t>
+          <t>*131664*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="K19" t="n">
-        <v>299.99</v>
+        <v>269.99</v>
       </c>
       <c r="L19" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Jacket Reedy</t>
+          <t xml:space="preserve">Kata 2L </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*131664*</t>
+          <t>*208581*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>0</v>
       </c>
       <c r="J20" t="n">
-        <v>110</v>
+        <v>240</v>
       </c>
       <c r="K20" t="n">
-        <v>269.99</v>
+        <v>479.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>239.99</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Jacket Rebels</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*131563*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>408</v>
       </c>
       <c r="K21" t="n">
         <v>749.99</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>341.99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Atlantis 2L GORE-TEX</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*208555*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>1</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" t="n">
         <v>240</v>
       </c>
       <c r="K22" t="n">
         <v>479.99</v>
       </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>239.99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Nylie 2L</t>
+          <t>ROM GORE-TEX Infinium Hoody</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*232188*</t>
+          <t>*131864*</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="K23" t="n">
-        <v>279.99</v>
+        <v>299.99</v>
       </c>
       <c r="L23" t="n">
         <v>149.99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ROM GORE-TEX Infinium Hoody</t>
+          <t>Nylie 2L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*131864*</t>
+          <t>*232188*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>150</v>
+        <v>130</v>
       </c>
       <c r="K24" t="n">
-        <v>299.99</v>
+        <v>279.99</v>
       </c>
       <c r="L24" t="n">
         <v>149.99</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>WarmCube Active Novus Jacket</t>
+          <t>W. Jacket Lunara</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*209784*</t>
+          <t>*128691*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J25" t="n">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="K25" t="n">
-        <v>329.99</v>
+        <v>399.99</v>
       </c>
       <c r="L25" t="n">
-        <v>0</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>W. Jacket Lunara</t>
+          <t>WarmCube Active Novus Jacket</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*128691*</t>
+          <t>*209784*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J26" t="n">
-        <v>200</v>
+        <v>165</v>
       </c>
       <c r="K26" t="n">
-        <v>399.99</v>
+        <v>329.99</v>
       </c>
       <c r="L26" t="n">
-        <v>199.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Elvy 2L Shell Jacket</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*133965*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>1</v>
@@ -2434,316 +2434,316 @@
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
         <v>225</v>
       </c>
       <c r="K43" t="n">
         <v>449.99</v>
       </c>
       <c r="L43" t="n">
         <v>224.99</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kata 2L </t>
+          <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>*232170*</t>
+          <t>*133971*</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H44" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J44" t="n">
-        <v>240</v>
+        <v>95</v>
       </c>
       <c r="K44" t="n">
-        <v>499.99</v>
+        <v>189.99</v>
       </c>
       <c r="L44" t="n">
-        <v>0</v>
+        <v>94.98999999999999</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Murph Windbreaker</t>
+          <t>Jacket Loon</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>*133971*</t>
+          <t>*125828*</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G45" t="n">
         <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
-        <v>95</v>
+        <v>220</v>
       </c>
       <c r="K45" t="n">
-        <v>189.99</v>
+        <v>439.99</v>
       </c>
       <c r="L45" t="n">
-        <v>94.98999999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Jacket Loon</t>
+          <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>*125828*</t>
+          <t>*209801*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G46" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J46" t="n">
-        <v>220</v>
+        <v>310</v>
       </c>
       <c r="K46" t="n">
-        <v>439.99</v>
+        <v>619.99</v>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>309.99</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>KT GORE-TEX Component Jacket</t>
+          <t xml:space="preserve">Kata 2L </t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>*209801*</t>
+          <t>*232170*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I47" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J47" t="n">
-        <v>310</v>
+        <v>240</v>
       </c>
       <c r="K47" t="n">
-        <v>619.99</v>
+        <v>499.99</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Grands 3L</t>
+          <t>Jacket Seakrest</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>*134672*</t>
+          <t>*130807*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
       </c>
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
         <v>-1</v>
       </c>
       <c r="J48" t="n">
-        <v>315</v>
+        <v>160</v>
       </c>
       <c r="K48" t="n">
-        <v>579.99</v>
+        <v>319.99</v>
       </c>
       <c r="L48" t="n">
-        <v>264.99</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Jacket Seakrest</t>
+          <t>Grands 3L</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>*130807*</t>
+          <t>*134672*</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
         <v>0</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
         <v>-1</v>
       </c>
       <c r="J49" t="n">
-        <v>160</v>
+        <v>315</v>
       </c>
       <c r="K49" t="n">
-        <v>319.99</v>
+        <v>579.99</v>
       </c>
       <c r="L49" t="n">
-        <v>159.99</v>
+        <v>264.99</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>*134371*</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>0</v>
@@ -3216,132 +3216,132 @@
       </c>
       <c r="H60" t="n">
         <v>0</v>
       </c>
       <c r="I60" t="n">
         <v>1</v>
       </c>
       <c r="J60" t="n">
         <v>310</v>
       </c>
       <c r="K60" t="n">
         <v>619.99</v>
       </c>
       <c r="L60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Nitric Jacket</t>
+          <t>Coat Endya</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*231968*</t>
+          <t>*124796*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H61" t="n">
         <v>1</v>
       </c>
       <c r="I61" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J61" t="n">
-        <v>150</v>
+        <v>117.5</v>
       </c>
       <c r="K61" t="n">
-        <v>299.99</v>
+        <v>234.99</v>
       </c>
       <c r="L61" t="n">
-        <v>149.99</v>
+        <v>117.49</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Coat Endya</t>
+          <t>Nitric Jacket</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>*124796*</t>
+          <t>*231968*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G62" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" t="n">
         <v>1</v>
       </c>
       <c r="I62" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J62" t="n">
-        <v>117.5</v>
+        <v>150</v>
       </c>
       <c r="K62" t="n">
-        <v>234.99</v>
+        <v>299.99</v>
       </c>
       <c r="L62" t="n">
-        <v>117.49</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Bdog Jacket</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*208559*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>0</v>
@@ -3463,115 +3463,115 @@
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Gansett 2L</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*232222*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H66" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I66" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J66" t="n">
         <v>135</v>
       </c>
       <c r="K66" t="n">
         <v>299.99</v>
       </c>
       <c r="L66" t="n">
-        <v>0</v>
+        <v>329.98</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Gansett 2L</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*232225*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>
       </c>
       <c r="F67" t="n">
         <v>1</v>
       </c>
       <c r="G67" t="n">
         <v>1</v>
       </c>
       <c r="H67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J67" t="n">
         <v>135</v>
       </c>
       <c r="K67" t="n">
         <v>299.99</v>
       </c>
       <c r="L67" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>*231116*</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>0</v>
@@ -3601,69 +3601,69 @@
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Ramble Component Jacket</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>*131855*</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>2</v>
       </c>
       <c r="F69" t="n">
+        <v>4</v>
+      </c>
+      <c r="G69" t="n">
+        <v>0</v>
+      </c>
+      <c r="H69" t="n">
         <v>2</v>
       </c>
-      <c r="G69" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J69" t="n">
         <v>170</v>
       </c>
       <c r="K69" t="n">
         <v>339.99</v>
       </c>
       <c r="L69" t="n">
-        <v>169.99</v>
+        <v>339.98</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Echo Featherless Jacket</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*131858*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
@@ -3722,132 +3722,132 @@
       </c>
       <c r="H71" t="n">
         <v>1</v>
       </c>
       <c r="I71" t="n">
         <v>1</v>
       </c>
       <c r="J71" t="n">
         <v>190</v>
       </c>
       <c r="K71" t="n">
         <v>379.99</v>
       </c>
       <c r="L71" t="n">
         <v>189.99</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bergs 2L </t>
+          <t>Bdog Jacket</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*208561*</t>
+          <t>*208560*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
         <v>1</v>
       </c>
       <c r="G72" t="n">
         <v>1</v>
       </c>
       <c r="H72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J72" t="n">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="K72" t="n">
-        <v>419.99</v>
+        <v>429.99</v>
       </c>
       <c r="L72" t="n">
-        <v>0</v>
+        <v>214.99</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Bdog Jacket</t>
+          <t xml:space="preserve">Bergs 2L </t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>*208560*</t>
+          <t>*208561*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
       </c>
       <c r="F73" t="n">
         <v>1</v>
       </c>
       <c r="G73" t="n">
         <v>1</v>
       </c>
       <c r="H73" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I73" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J73" t="n">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="K73" t="n">
-        <v>429.99</v>
+        <v>419.99</v>
       </c>
       <c r="L73" t="n">
-        <v>214.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>*207584*</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>0</v>
@@ -4177,137 +4177,137 @@
       <c r="F81" t="n">
         <v>0</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>0</v>
       </c>
       <c r="J81" t="n">
         <v>210</v>
       </c>
       <c r="K81" t="n">
         <v>419.99</v>
       </c>
       <c r="L81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>WarmCube Active Novus Jacket</t>
+          <t>Jacket Reedy</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*209807*</t>
+          <t>*125841*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>0</v>
       </c>
       <c r="F82" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G82" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I82" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="J82" t="n">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="K82" t="n">
-        <v>329.99</v>
+        <v>219.99</v>
       </c>
       <c r="L82" t="n">
-        <v>0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Jacket Reedy</t>
+          <t>WarmCube Active Novus Jacket</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XXL</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>*125841*</t>
+          <t>*209807*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G83" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H83" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I83" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J83" t="n">
-        <v>110</v>
+        <v>165</v>
       </c>
       <c r="K83" t="n">
-        <v>219.99</v>
+        <v>329.99</v>
       </c>
       <c r="L83" t="n">
-        <v>109.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Gansett 2L</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*208567*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -4499,137 +4499,137 @@
       <c r="F88" t="n">
         <v>2</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>1</v>
       </c>
       <c r="I88" t="n">
         <v>1</v>
       </c>
       <c r="J88" t="n">
         <v>95</v>
       </c>
       <c r="K88" t="n">
         <v>189.99</v>
       </c>
       <c r="L88" t="n">
         <v>94.98999999999999</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Daehlie</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Gansett 2L</t>
+          <t>Jacket Boulder</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>*232223*</t>
+          <t>*125803*</t>
         </is>
       </c>
       <c r="E89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I89" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J89" t="n">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="K89" t="n">
-        <v>299.99</v>
+        <v>219.99</v>
       </c>
       <c r="L89" t="n">
-        <v>0</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Daehlie</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Jacket Boulder</t>
+          <t>Gansett 2L</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>*125803*</t>
+          <t>*232223*</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H90" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J90" t="n">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="K90" t="n">
-        <v>219.99</v>
+        <v>299.99</v>
       </c>
       <c r="L90" t="n">
-        <v>109.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Jacket Reedy</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*134676*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>0</v>
@@ -5281,134 +5281,134 @@
       <c r="F105" t="n">
         <v>1</v>
       </c>
       <c r="G105" t="n">
         <v>0</v>
       </c>
       <c r="H105" t="n">
         <v>0</v>
       </c>
       <c r="I105" t="n">
         <v>1</v>
       </c>
       <c r="J105" t="n">
         <v>175</v>
       </c>
       <c r="K105" t="n">
         <v>349.99</v>
       </c>
       <c r="L105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Grands 3L</t>
+          <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*131660*</t>
+          <t>*131843*</t>
         </is>
       </c>
       <c r="E106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F106" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
         <v>0</v>
       </c>
       <c r="I106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J106" t="n">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="K106" t="n">
-        <v>629.99</v>
+        <v>619.99</v>
       </c>
       <c r="L106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>KT GORE-TEX Component Jacket</t>
+          <t>Grands 3L</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*131843*</t>
+          <t>*131660*</t>
         </is>
       </c>
       <c r="E107" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F107" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
         <v>0</v>
       </c>
       <c r="I107" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J107" t="n">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="K107" t="n">
-        <v>619.99</v>
+        <v>629.99</v>
       </c>
       <c r="L107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>KORE NORDIC Jacket Women</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>*134442*</t>
         </is>
@@ -6597,201 +6597,201 @@
       <c r="B134" t="inlineStr">
         <is>
           <t>Reedy 2L</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>*232220*</t>
         </is>
       </c>
       <c r="E134" t="n">
         <v>0</v>
       </c>
       <c r="F134" t="n">
         <v>1</v>
       </c>
       <c r="G134" t="n">
         <v>1</v>
       </c>
       <c r="H134" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I134" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J134" t="n">
         <v>135</v>
       </c>
       <c r="K134" t="n">
         <v>299.99</v>
       </c>
       <c r="L134" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Coveted 3L Gore-Tex</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>*232197*</t>
         </is>
       </c>
       <c r="E135" t="n">
         <v>0</v>
       </c>
       <c r="F135" t="n">
         <v>1</v>
       </c>
       <c r="G135" t="n">
         <v>1</v>
       </c>
       <c r="H135" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I135" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J135" t="n">
         <v>325</v>
       </c>
       <c r="K135" t="n">
         <v>749.99</v>
       </c>
       <c r="L135" t="n">
-        <v>0</v>
+        <v>424.99</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>W. Parka</t>
+          <t xml:space="preserve">Trec Jacket </t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>*128716*</t>
+          <t>*131672*</t>
         </is>
       </c>
       <c r="E136" t="n">
         <v>0</v>
       </c>
       <c r="F136" t="n">
         <v>0</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
         <v>1</v>
       </c>
       <c r="I136" t="n">
         <v>-1</v>
       </c>
       <c r="J136" t="n">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="K136" t="n">
-        <v>399.99</v>
+        <v>209.99</v>
       </c>
       <c r="L136" t="n">
-        <v>199.99</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trec Jacket </t>
+          <t>W. Parka</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>*131672*</t>
+          <t>*128716*</t>
         </is>
       </c>
       <c r="E137" t="n">
         <v>0</v>
       </c>
       <c r="F137" t="n">
         <v>0</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
         <v>1</v>
       </c>
       <c r="I137" t="n">
         <v>-1</v>
       </c>
       <c r="J137" t="n">
-        <v>105</v>
+        <v>200</v>
       </c>
       <c r="K137" t="n">
-        <v>209.99</v>
+        <v>399.99</v>
       </c>
       <c r="L137" t="n">
-        <v>104.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Elvy 2L Shell Jacket</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>*232176*</t>
         </is>
       </c>
       <c r="E138" t="n">
         <v>0</v>
@@ -7241,63 +7241,63 @@
       <c r="B148" t="inlineStr">
         <is>
           <t>Ansel 2L</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>*208563*</t>
         </is>
       </c>
       <c r="E148" t="n">
         <v>0</v>
       </c>
       <c r="F148" t="n">
         <v>1</v>
       </c>
       <c r="G148" t="n">
         <v>1</v>
       </c>
       <c r="H148" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I148" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J148" t="n">
         <v>170</v>
       </c>
       <c r="K148" t="n">
         <v>339.99</v>
       </c>
       <c r="L148" t="n">
-        <v>0</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Jacket Rebels</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>M/L</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>*131561*</t>
         </is>
       </c>
       <c r="E149" t="n">
         <v>1</v>
@@ -7517,63 +7517,63 @@
       <c r="B154" t="inlineStr">
         <is>
           <t>Ansel 2L</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>*232214*</t>
         </is>
       </c>
       <c r="E154" t="n">
         <v>0</v>
       </c>
       <c r="F154" t="n">
         <v>1</v>
       </c>
       <c r="G154" t="n">
         <v>1</v>
       </c>
       <c r="H154" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I154" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J154" t="n">
         <v>170</v>
       </c>
       <c r="K154" t="n">
         <v>349.99</v>
       </c>
       <c r="L154" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Insulated Jacket</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>*134640*</t>
         </is>
       </c>
       <c r="E155" t="n">
         <v>0</v>
@@ -7655,63 +7655,63 @@
       <c r="B157" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergs 2L </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>*232211*</t>
         </is>
       </c>
       <c r="E157" t="n">
         <v>0</v>
       </c>
       <c r="F157" t="n">
         <v>1</v>
       </c>
       <c r="G157" t="n">
         <v>1</v>
       </c>
       <c r="H157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I157" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J157" t="n">
         <v>210</v>
       </c>
       <c r="K157" t="n">
         <v>429.99</v>
       </c>
       <c r="L157" t="n">
-        <v>0</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Jacket Rebels</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>*131564*</t>
         </is>
       </c>
       <c r="E158" t="n">
         <v>0</v>
@@ -7747,155 +7747,155 @@
       <c r="B159" t="inlineStr">
         <is>
           <t>Ramble Component Jacket</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>*134374*</t>
         </is>
       </c>
       <c r="E159" t="n">
         <v>2</v>
       </c>
       <c r="F159" t="n">
         <v>2</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I159" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J159" t="n">
         <v>170</v>
       </c>
       <c r="K159" t="n">
         <v>339.99</v>
       </c>
       <c r="L159" t="n">
-        <v>0</v>
+        <v>169.99</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Reedy 2L</t>
+          <t>Jacket Insulated Kore</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>*232221*</t>
+          <t>*134684*</t>
         </is>
       </c>
       <c r="E160" t="n">
         <v>0</v>
       </c>
       <c r="F160" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G160" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I160" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J160" t="n">
-        <v>135</v>
+        <v>225.76</v>
       </c>
       <c r="K160" t="n">
-        <v>299.99</v>
+        <v>389.99</v>
       </c>
       <c r="L160" t="n">
-        <v>0</v>
+        <v>164.23</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Jacket Insulated Kore</t>
+          <t>Reedy 2L</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>*134684*</t>
+          <t>*232221*</t>
         </is>
       </c>
       <c r="E161" t="n">
         <v>0</v>
       </c>
       <c r="F161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G161" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H161" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I161" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J161" t="n">
-        <v>225.76</v>
+        <v>135</v>
       </c>
       <c r="K161" t="n">
-        <v>389.99</v>
+        <v>299.99</v>
       </c>
       <c r="L161" t="n">
-        <v>164.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>*231112*</t>
         </is>
       </c>
       <c r="E162" t="n">
         <v>0</v>
@@ -8271,180 +8271,180 @@
       <c r="F170" t="n">
         <v>1</v>
       </c>
       <c r="G170" t="n">
         <v>1</v>
       </c>
       <c r="H170" t="n">
         <v>1</v>
       </c>
       <c r="I170" t="n">
         <v>0</v>
       </c>
       <c r="J170" t="n">
         <v>240</v>
       </c>
       <c r="K170" t="n">
         <v>499.99</v>
       </c>
       <c r="L170" t="n">
         <v>259.99</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Elvy 2L Shell Jacket</t>
+          <t>Jacket Loon</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>*133967*</t>
+          <t>*125827*</t>
         </is>
       </c>
       <c r="E171" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F171" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G171" t="n">
         <v>0</v>
       </c>
       <c r="H171" t="n">
         <v>0</v>
       </c>
       <c r="I171" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J171" t="n">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="K171" t="n">
-        <v>339.99</v>
+        <v>439.99</v>
       </c>
       <c r="L171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Grands 3L</t>
+          <t>Elvy 2L Shell Jacket</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>*232199*</t>
+          <t>*133967*</t>
         </is>
       </c>
       <c r="E172" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F172" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G172" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H172" t="n">
         <v>0</v>
       </c>
       <c r="I172" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J172" t="n">
-        <v>315</v>
+        <v>170</v>
       </c>
       <c r="K172" t="n">
-        <v>629.99</v>
+        <v>339.99</v>
       </c>
       <c r="L172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Jacket Loon</t>
+          <t>Grands 3L</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>*125827*</t>
+          <t>*232199*</t>
         </is>
       </c>
       <c r="E173" t="n">
         <v>0</v>
       </c>
       <c r="F173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H173" t="n">
         <v>0</v>
       </c>
       <c r="I173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J173" t="n">
-        <v>220</v>
+        <v>315</v>
       </c>
       <c r="K173" t="n">
-        <v>439.99</v>
+        <v>629.99</v>
       </c>
       <c r="L173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Descente</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>W. Jacket Fur Hood Harper</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>*128690*</t>
         </is>
@@ -8823,137 +8823,137 @@
       <c r="F182" t="n">
         <v>1</v>
       </c>
       <c r="G182" t="n">
         <v>0</v>
       </c>
       <c r="H182" t="n">
         <v>1</v>
       </c>
       <c r="I182" t="n">
         <v>-1</v>
       </c>
       <c r="J182" t="n">
         <v>170</v>
       </c>
       <c r="K182" t="n">
         <v>339.99</v>
       </c>
       <c r="L182" t="n">
         <v>169.99</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Jacket Redford</t>
+          <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>*125836*</t>
+          <t>*131862*</t>
         </is>
       </c>
       <c r="E183" t="n">
         <v>0</v>
       </c>
       <c r="F183" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G183" t="n">
         <v>0</v>
       </c>
       <c r="H183" t="n">
         <v>1</v>
       </c>
       <c r="I183" t="n">
         <v>-1</v>
       </c>
       <c r="J183" t="n">
-        <v>225</v>
+        <v>310</v>
       </c>
       <c r="K183" t="n">
-        <v>484.99</v>
+        <v>619.99</v>
       </c>
       <c r="L183" t="n">
-        <v>259.99</v>
+        <v>309.99</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>KT GORE-TEX Component Jacket</t>
+          <t>Jacket Redford</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>*131862*</t>
+          <t>*125836*</t>
         </is>
       </c>
       <c r="E184" t="n">
         <v>0</v>
       </c>
       <c r="F184" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G184" t="n">
         <v>0</v>
       </c>
       <c r="H184" t="n">
         <v>1</v>
       </c>
       <c r="I184" t="n">
         <v>-1</v>
       </c>
       <c r="J184" t="n">
-        <v>310</v>
+        <v>225</v>
       </c>
       <c r="K184" t="n">
-        <v>619.99</v>
+        <v>484.99</v>
       </c>
       <c r="L184" t="n">
-        <v>309.99</v>
+        <v>259.99</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Obermeyer</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Jacket Fall Line</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>*125811*</t>
         </is>
       </c>
       <c r="E185" t="n">
         <v>0</v>
@@ -9173,63 +9173,63 @@
       <c r="B190" t="inlineStr">
         <is>
           <t>Gansett 2L</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>*232224*</t>
         </is>
       </c>
       <c r="E190" t="n">
         <v>0</v>
       </c>
       <c r="F190" t="n">
         <v>1</v>
       </c>
       <c r="G190" t="n">
         <v>1</v>
       </c>
       <c r="H190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I190" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J190" t="n">
         <v>135</v>
       </c>
       <c r="K190" t="n">
         <v>299.99</v>
       </c>
       <c r="L190" t="n">
-        <v>0</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Orage</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Jacket Odin</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>*125833*</t>
         </is>
       </c>
       <c r="E191" t="n">
         <v>0</v>
@@ -9633,155 +9633,155 @@
       <c r="B200" t="inlineStr">
         <is>
           <t>Murph Windbreaker</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>*231110*</t>
         </is>
       </c>
       <c r="E200" t="n">
         <v>0</v>
       </c>
       <c r="F200" t="n">
         <v>1</v>
       </c>
       <c r="G200" t="n">
         <v>0</v>
       </c>
       <c r="H200" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I200" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J200" t="n">
         <v>95</v>
       </c>
       <c r="K200" t="n">
         <v>189.95</v>
       </c>
       <c r="L200" t="n">
-        <v>0</v>
+        <v>94.95</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Atlantis 2L GORE-TEX</t>
+          <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>*232203*</t>
+          <t>*126532*</t>
         </is>
       </c>
       <c r="E201" t="n">
         <v>0</v>
       </c>
       <c r="F201" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G201" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H201" t="n">
         <v>1</v>
       </c>
       <c r="I201" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J201" t="n">
-        <v>240</v>
+        <v>310</v>
       </c>
       <c r="K201" t="n">
-        <v>599.99</v>
+        <v>579.99</v>
       </c>
       <c r="L201" t="n">
-        <v>359.99</v>
+        <v>269.99</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>KT GORE-TEX Component Jacket</t>
+          <t>Atlantis 2L GORE-TEX</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>*126532*</t>
+          <t>*232203*</t>
         </is>
       </c>
       <c r="E202" t="n">
         <v>0</v>
       </c>
       <c r="F202" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G202" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H202" t="n">
         <v>1</v>
       </c>
       <c r="I202" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J202" t="n">
-        <v>310</v>
+        <v>240</v>
       </c>
       <c r="K202" t="n">
-        <v>579.99</v>
+        <v>599.99</v>
       </c>
       <c r="L202" t="n">
-        <v>269.99</v>
+        <v>359.99</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>KT GORE-TEX Component Jacket</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>*131846*</t>
         </is>
       </c>
       <c r="E203" t="n">
         <v>0</v>
@@ -10001,63 +10001,63 @@
       <c r="B208" t="inlineStr">
         <is>
           <t>Grands 3L</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>*208557*</t>
         </is>
       </c>
       <c r="E208" t="n">
         <v>0</v>
       </c>
       <c r="F208" t="n">
         <v>1</v>
       </c>
       <c r="G208" t="n">
         <v>1</v>
       </c>
       <c r="H208" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I208" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J208" t="n">
         <v>315</v>
       </c>
       <c r="K208" t="n">
         <v>629.99</v>
       </c>
       <c r="L208" t="n">
-        <v>0</v>
+        <v>314.99</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Ramble Component Jacket</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>*134372*</t>
         </is>
       </c>
       <c r="E209" t="n">
         <v>2</v>
@@ -10111,183 +10111,183 @@
       <c r="F210" t="n">
         <v>0</v>
       </c>
       <c r="G210" t="n">
         <v>0</v>
       </c>
       <c r="H210" t="n">
         <v>1</v>
       </c>
       <c r="I210" t="n">
         <v>-1</v>
       </c>
       <c r="J210" t="n">
         <v>269.5</v>
       </c>
       <c r="K210" t="n">
         <v>539.99</v>
       </c>
       <c r="L210" t="n">
         <v>270.49</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Nylie 2L</t>
+          <t>Insulated Jacket Traverse</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>*232186*</t>
+          <t>*130927*</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G211" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H211" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I211" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J211" t="n">
-        <v>130</v>
+        <v>194.5</v>
       </c>
       <c r="K211" t="n">
-        <v>279.99</v>
+        <v>389.99</v>
       </c>
       <c r="L211" t="n">
-        <v>0</v>
+        <v>195.49</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Insulated Jacket Traverse</t>
+          <t>Nylie 2L</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>*130927*</t>
+          <t>*232186*</t>
         </is>
       </c>
       <c r="E212" t="n">
         <v>0</v>
       </c>
       <c r="F212" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G212" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H212" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I212" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J212" t="n">
-        <v>194.5</v>
+        <v>130</v>
       </c>
       <c r="K212" t="n">
-        <v>389.99</v>
+        <v>279.99</v>
       </c>
       <c r="L212" t="n">
-        <v>195.49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Coveted 3L Gore-Tex</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>*232196*</t>
         </is>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G213" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H213" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I213" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J213" t="n">
         <v>325</v>
       </c>
       <c r="K213" t="n">
         <v>749.99</v>
       </c>
       <c r="L213" t="n">
-        <v>0</v>
+        <v>849.98</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Ansel 2L</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>*208562*</t>
         </is>
       </c>
       <c r="E214" t="n">
         <v>0</v>
@@ -10576,132 +10576,132 @@
       </c>
       <c r="H220" t="n">
         <v>1</v>
       </c>
       <c r="I220" t="n">
         <v>-1</v>
       </c>
       <c r="J220" t="n">
         <v>200</v>
       </c>
       <c r="K220" t="n">
         <v>399.99</v>
       </c>
       <c r="L220" t="n">
         <v>199.99</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Reedy 2L</t>
+          <t>W. Insulated Jacket Lisbon</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>*232217*</t>
+          <t>*128682*</t>
         </is>
       </c>
       <c r="E221" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F221" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G221" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H221" t="n">
         <v>1</v>
       </c>
       <c r="I221" t="n">
         <v>0</v>
       </c>
       <c r="J221" t="n">
-        <v>135</v>
+        <v>190</v>
       </c>
       <c r="K221" t="n">
-        <v>299.99</v>
+        <v>379.99</v>
       </c>
       <c r="L221" t="n">
-        <v>164.99</v>
+        <v>189.99</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>W. Insulated Jacket Lisbon</t>
+          <t>Reedy 2L</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>*128682*</t>
+          <t>*232217*</t>
         </is>
       </c>
       <c r="E222" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F222" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G222" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H222" t="n">
         <v>1</v>
       </c>
       <c r="I222" t="n">
         <v>0</v>
       </c>
       <c r="J222" t="n">
-        <v>190</v>
+        <v>135</v>
       </c>
       <c r="K222" t="n">
-        <v>379.99</v>
+        <v>299.99</v>
       </c>
       <c r="L222" t="n">
-        <v>189.99</v>
+        <v>164.99</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Obermeyer</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Foundation Jacket</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>*134356*</t>
         </is>
       </c>
       <c r="E223" t="n">
         <v>1</v>