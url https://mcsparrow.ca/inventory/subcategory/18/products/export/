--- v0 (2026-06-23)
+++ v1 (2026-08-29)
@@ -568,66 +568,66 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Glove Habit</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*mcs232549*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>2</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>22.5</v>
       </c>
       <c r="K3" t="n">
         <v>44.99</v>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Supacaz</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Bike Glove SupaG</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*124374*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>7</v>
@@ -798,57 +798,57 @@
           <t>Chromag</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Glove Habit</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*mcs232545*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>22.5</v>
       </c>
       <c r="K8" t="n">
         <v>44.99</v>
       </c>
       <c r="L8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Muc-Off</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
@@ -893,109 +893,109 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>SWITCHBACK MTB GLOVE 2.0</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*207912*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>25</v>
       </c>
       <c r="K10" t="n">
         <v>49.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>DH Essential Glove</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*mcs232607*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G11" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" t="n">
         <v>45</v>
       </c>
       <c r="K11" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>DH Essential Glove</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*124948*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>3</v>
@@ -1123,125 +1123,125 @@
       <c r="B15" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*124371*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>5</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I15" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>32.99</v>
       </c>
       <c r="K15" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L15" t="n">
-        <v>64</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*125892*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>19</v>
       </c>
       <c r="K16" t="n">
         <v>39.99</v>
       </c>
       <c r="L16" t="n">
-        <v>20.99</v>
+        <v>41.98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Savant</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*127734*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>30</v>
       </c>
@@ -1261,63 +1261,63 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*125889*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>2</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>19</v>
       </c>
       <c r="K18" t="n">
         <v>29.99</v>
       </c>
       <c r="L18" t="n">
-        <v>0</v>
+        <v>10.99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Muc-Off</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*124365*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>9</v>
@@ -1675,63 +1675,63 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*124367*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>17</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I27" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J27" t="n">
         <v>32.99</v>
       </c>
       <c r="K27" t="n">
         <v>62.5</v>
       </c>
       <c r="L27" t="n">
-        <v>236.08</v>
+        <v>295.1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">Tact Glove </t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*207843*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
@@ -1899,69 +1899,69 @@
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*207619*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
+        <v>9</v>
+      </c>
+      <c r="G32" t="n">
+        <v>9</v>
+      </c>
+      <c r="H32" t="n">
+        <v>3</v>
+      </c>
+      <c r="I32" t="n">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>4</v>
       </c>
       <c r="J32" t="n">
         <v>19</v>
       </c>
       <c r="K32" t="n">
         <v>37.99</v>
       </c>
       <c r="L32" t="n">
-        <v>37.98</v>
+        <v>56.97</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Bike Glove Tact</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>*135075*</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>0</v>
@@ -2175,69 +2175,69 @@
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Glove Habit</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*mcs232546*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G38" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H38" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I38" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J38" t="n">
         <v>22.5</v>
       </c>
       <c r="K38" t="n">
         <v>44.99</v>
       </c>
       <c r="L38" t="n">
-        <v>0</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*125890*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>2</v>
@@ -2313,69 +2313,69 @@
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Glove Habit</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>*mcs232547*</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G41" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H41" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J41" t="n">
         <v>22.5</v>
       </c>
       <c r="K41" t="n">
         <v>44.99</v>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*134638*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
@@ -2497,161 +2497,161 @@
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Resistance Pro DH Glove</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>*207902*</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>0</v>
       </c>
       <c r="F45" t="n">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="G45" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="H45" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="I45" t="n">
         <v>0</v>
       </c>
       <c r="J45" t="n">
         <v>60</v>
       </c>
       <c r="K45" t="n">
         <v>119.99</v>
       </c>
       <c r="L45" t="n">
-        <v>359.94</v>
+        <v>959.84</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>DH Essential Glove</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>XLG</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>*mcs232608*</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G46" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H46" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I46" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J46" t="n">
         <v>45</v>
       </c>
       <c r="K46" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>DH Essential Glove</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>*mcs232606*</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G47" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H47" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I47" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J47" t="n">
         <v>45</v>
       </c>
       <c r="K47" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L47" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Resistance Pro DH Glove</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>*207901*</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>0</v>
@@ -2957,69 +2957,69 @@
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Glove Habit</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*mcs232548*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I55" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J55" t="n">
         <v>22.5</v>
       </c>
       <c r="K55" t="n">
         <v>44.99</v>
       </c>
       <c r="L55" t="n">
-        <v>0</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>SWITCHBACK MTB GLOVE 2.0</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*207914*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
@@ -3239,63 +3239,63 @@
       <c r="B61" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>*125893*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>4</v>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I61" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J61" t="n">
         <v>19</v>
       </c>
       <c r="K61" t="n">
         <v>39.99</v>
       </c>
       <c r="L61" t="n">
-        <v>20.99</v>
+        <v>41.98</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Savant</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*127733*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>0</v>
@@ -3331,63 +3331,63 @@
       <c r="B63" t="inlineStr">
         <is>
           <t>Bike Glove Tact</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>*124380*</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>2</v>
       </c>
       <c r="F63" t="n">
         <v>0</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I63" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J63" t="n">
         <v>25</v>
       </c>
       <c r="K63" t="n">
         <v>49.99</v>
       </c>
       <c r="L63" t="n">
-        <v>0</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Bike Glove Tact</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*124382*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>1</v>
@@ -3423,79 +3423,79 @@
       <c r="B65" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*124366*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>27</v>
       </c>
       <c r="F65" t="n">
         <v>0</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I65" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="J65" t="n">
         <v>32.99</v>
       </c>
       <c r="K65" t="n">
         <v>62.5</v>
       </c>
       <c r="L65" t="n">
-        <v>236.08</v>
+        <v>324.61</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Savant</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*127735*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>1</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>1</v>
       </c>
       <c r="I66" t="n">
         <v>0</v>
       </c>
       <c r="J66" t="n">
         <v>30</v>
       </c>
@@ -3647,69 +3647,69 @@
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Resistance Pro DH Glove</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>*207903*</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
+        <v>9</v>
+      </c>
+      <c r="G70" t="n">
+        <v>3</v>
+      </c>
+      <c r="H70" t="n">
         <v>6</v>
       </c>
-      <c r="G70" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I70" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J70" t="n">
         <v>60</v>
       </c>
       <c r="K70" t="n">
         <v>119.99</v>
       </c>
       <c r="L70" t="n">
-        <v>239.96</v>
+        <v>359.94</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Bike Glove Tact</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>*135077*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
@@ -4021,63 +4021,63 @@
       <c r="B78" t="inlineStr">
         <is>
           <t>Bike Glove SupaG</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>*124376*</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
         <v>0</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I78" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J78" t="n">
         <v>30.99</v>
       </c>
       <c r="K78" t="n">
         <v>64.98999999999999</v>
       </c>
       <c r="L78" t="n">
-        <v>34</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Muc-Off</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Bike Glove Ride</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>*124372*</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>5</v>
@@ -4107,65 +4107,65 @@
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Sweet Protection</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Junior Bike Glove</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>*207618*</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>0</v>
       </c>
       <c r="F80" t="n">
+        <v>9</v>
+      </c>
+      <c r="G80" t="n">
+        <v>9</v>
+      </c>
+      <c r="H80" t="n">
+        <v>3</v>
+      </c>
+      <c r="I80" t="n">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>4</v>
       </c>
       <c r="J80" t="n">
         <v>19</v>
       </c>
       <c r="K80" t="n">
         <v>37.99</v>
       </c>
       <c r="L80" t="n">
-        <v>37.98</v>
+        <v>56.97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>