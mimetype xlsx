--- v0 (2026-08-05)
+++ v1 (2026-09-21)
@@ -657,69 +657,69 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Disc Brake Pads</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Maven</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*mcs232901*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G5" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="J5" t="n">
         <v>11.75</v>
       </c>
       <c r="K5" t="n">
         <v>35.71</v>
       </c>
       <c r="L5" t="n">
-        <v>0</v>
+        <v>47.92</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Park Tool</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Clamp cover set</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1185K</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*mcs232902*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>