--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -709,63 +709,63 @@
       <c r="B6" t="inlineStr">
         <is>
           <t>RSJ 60</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*209640*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>127</v>
       </c>
       <c r="K6" t="n">
         <v>189.99</v>
       </c>
       <c r="L6" t="n">
-        <v>0</v>
+        <v>62.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Lange</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>RSJ 60</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*209641*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>