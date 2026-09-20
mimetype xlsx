--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -497,1333 +497,1333 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>On Hand</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Profit</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Hat Summit Bonnie</t>
+          <t>Cap Ultralight SunSheild</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AMBER</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>*131902*</t>
+          <t>*134963*</t>
         </is>
       </c>
       <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" t="n">
         <v>2</v>
       </c>
-      <c r="F2" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J2" t="n">
         <v>25</v>
       </c>
       <c r="K2" t="n">
         <v>49.99</v>
       </c>
       <c r="L2" t="n">
-        <v>24.99</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Hat Summit Bonnie</t>
+          <t>VINTAGE BADGE CAP</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Winetasting</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>*131885*</t>
+          <t>*133494*</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="K3" t="n">
         <v>49.99</v>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>199.96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cap Ultralight SunSheild</t>
+          <t>Trapper Hat</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>Brown</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>*134963*</t>
+          <t>*128488*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="J4" t="n">
-        <v>25</v>
+        <v>39.5</v>
       </c>
       <c r="K4" t="n">
-        <v>49.99</v>
+        <v>79.98999999999999</v>
       </c>
       <c r="L4" t="n">
-        <v>49.98</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>VINTAGE BADGE CAP</t>
+          <t>THROWBACK P-HAT</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Winetasting</t>
+          <t>TAPE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>*133494*</t>
+          <t>*133866*</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="K5" t="n">
-        <v>49.99</v>
+        <v>34.99</v>
       </c>
       <c r="L5" t="n">
-        <v>149.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Hat Summit Bonnie</t>
+          <t>Fleece Cap</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AMBER</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>*131901*</t>
+          <t>*132455*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I6" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="J6" t="n">
         <v>25</v>
       </c>
       <c r="K6" t="n">
         <v>49.99</v>
       </c>
       <c r="L6" t="n">
-        <v>24.99</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Atomic</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Trapper Hat</t>
+          <t>Fleece Cap</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>*128488*</t>
+          <t>*132454*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J7" t="n">
-        <v>39.5</v>
+        <v>25</v>
       </c>
       <c r="K7" t="n">
-        <v>79.98999999999999</v>
+        <v>49.99</v>
       </c>
       <c r="L7" t="n">
-        <v>40.49</v>
+        <v>49.98</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Ortovox</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Cap Ultralight SunSheild</t>
+          <t>VINTAGE BADGE CAP</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>pacific green</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>*124740*</t>
+          <t>*133493*</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F8" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J8" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="K8" t="n">
         <v>49.99</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>149.97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>THROWBACK P-HAT</t>
+          <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>TAPE</t>
+          <t>Hat Seven Panel Quilted Macha</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>*133866*</t>
+          <t>*131691*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
-        <v>15.2</v>
+        <v>27.5</v>
       </c>
       <c r="K9" t="n">
-        <v>34.99</v>
+        <v>54.99</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Airflo® Cap</t>
+          <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>*207800*</t>
+          <t>*125442*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J10" t="n">
-        <v>22.5</v>
+        <v>27.5</v>
       </c>
       <c r="K10" t="n">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Indigo</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>*134071*</t>
+          <t>*134068*</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F11" t="n">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>24</v>
       </c>
       <c r="I11" t="n">
-        <v>-16</v>
+        <v>-19</v>
       </c>
       <c r="J11" t="n">
         <v>27.5</v>
       </c>
       <c r="K11" t="n">
-        <v>54.99</v>
+        <v>189.99</v>
       </c>
       <c r="L11" t="n">
-        <v>659.76</v>
+        <v>3899.76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Airflo® Cap</t>
+          <t>THROWBACK P-HAT</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>TRIBAL</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>*207801*</t>
+          <t>*133867*</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F12" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="J12" t="n">
-        <v>22.5</v>
+        <v>15.2</v>
       </c>
       <c r="K12" t="n">
-        <v>44.99</v>
+        <v>34.99</v>
       </c>
       <c r="L12" t="n">
-        <v>22.49</v>
+        <v>19.79</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Fleece Cap</t>
+          <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>*132455*</t>
+          <t>*134074*</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F13" t="n">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I13" t="n">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="J13" t="n">
-        <v>25</v>
+        <v>27.5</v>
       </c>
       <c r="K13" t="n">
         <v>49.99</v>
       </c>
       <c r="L13" t="n">
-        <v>74.97</v>
+        <v>179.92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Fleece Cap</t>
+          <t>THROWBACK P-HAT</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>OUTCRY</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>*132454*</t>
+          <t>*133864*</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F14" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I14" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J14" t="n">
-        <v>25</v>
+        <v>15.2</v>
       </c>
       <c r="K14" t="n">
-        <v>49.99</v>
+        <v>34.99</v>
       </c>
       <c r="L14" t="n">
-        <v>49.98</v>
+        <v>79.16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Airflo® Cap</t>
+          <t>Hat Summit Bonnie</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>AMBER</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>*207799*</t>
+          <t>*131902*</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F15" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J15" t="n">
-        <v>22.5</v>
+        <v>25</v>
       </c>
       <c r="K15" t="n">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="L15" t="n">
-        <v>44.98</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>VINTAGE BADGE CAP</t>
+          <t>Hat Summit Bonnie</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>pacific green</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>*133493*</t>
+          <t>*131885*</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F16" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="K16" t="n">
         <v>49.99</v>
       </c>
       <c r="L16" t="n">
-        <v>99.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Seven Panel Quilted Hat</t>
+          <t>Hat Summit Bonnie</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Hat Seven Panel Quilted Macha</t>
+          <t>AMBER</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>*131691*</t>
+          <t>*131901*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J17" t="n">
-        <v>27.5</v>
+        <v>25</v>
       </c>
       <c r="K17" t="n">
-        <v>54.99</v>
+        <v>49.99</v>
       </c>
       <c r="L17" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Seven Panel Quilted Hat</t>
+          <t>Cap Ultralight SunSheild</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>*125442*</t>
+          <t>*124740*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J18" t="n">
-        <v>27.5</v>
+        <v>25</v>
       </c>
       <c r="K18" t="n">
         <v>49.99</v>
       </c>
       <c r="L18" t="n">
-        <v>67.47</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Seven Panel Quilted Hat</t>
+          <t>Airflo® Cap</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>*134068*</t>
+          <t>*207800*</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="I19" t="n">
-        <v>-19</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
-        <v>27.5</v>
+        <v>22.5</v>
       </c>
       <c r="K19" t="n">
-        <v>189.99</v>
+        <v>44.99</v>
       </c>
       <c r="L19" t="n">
-        <v>3899.76</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Hat Summit Bonnie</t>
+          <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Indigo</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>*131886*</t>
+          <t>*134071*</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F20" t="n">
-        <v>2</v>
+        <v>63</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="J20" t="n">
-        <v>25</v>
+        <v>27.5</v>
       </c>
       <c r="K20" t="n">
-        <v>49.99</v>
+        <v>54.99</v>
       </c>
       <c r="L20" t="n">
-        <v>0</v>
+        <v>659.76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>THROWBACK P-HAT</t>
+          <t>Airflo® Cap</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>COW</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>*133863*</t>
+          <t>*207801*</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J21" t="n">
-        <v>15.2</v>
+        <v>22.5</v>
       </c>
       <c r="K21" t="n">
-        <v>34.99</v>
+        <v>44.99</v>
       </c>
       <c r="L21" t="n">
-        <v>59.37</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Ball Cap</t>
+          <t>Airflo® Cap</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Surf</t>
+          <t>S/M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>*131262*</t>
+          <t>*207799*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J22" t="n">
-        <v>12.75</v>
+        <v>22.5</v>
       </c>
       <c r="K22" t="n">
-        <v>29.99</v>
+        <v>44.99</v>
       </c>
       <c r="L22" t="n">
-        <v>0</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Orage</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Airflo® Cap</t>
+          <t>Hat Summit Bonnie</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*207802*</t>
+          <t>*131886*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="J23" t="n">
-        <v>22.5</v>
+        <v>25</v>
       </c>
       <c r="K23" t="n">
-        <v>44.99</v>
+        <v>49.99</v>
       </c>
       <c r="L23" t="n">
-        <v>44.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>THROWBACK P-HAT</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PSYCHE</t>
+          <t>COW</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*133865*</t>
+          <t>*133863*</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F24" t="n">
+        <v>18</v>
+      </c>
+      <c r="G24" t="n">
+        <v>0</v>
+      </c>
+      <c r="H24" t="n">
         <v>3</v>
       </c>
-      <c r="G24" t="n">
-[...2 lines deleted...]
-      <c r="H24" t="n">
+      <c r="I24" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="J24" t="n">
         <v>15.2</v>
       </c>
       <c r="K24" t="n">
         <v>34.99</v>
       </c>
       <c r="L24" t="n">
-        <v>19.79</v>
+        <v>59.37</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>One</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>THROWBACK P-HAT</t>
+          <t>Ball Cap</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>TRIBAL</t>
+          <t>Surf</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>*133867*</t>
+          <t>*131262*</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>3</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J25" t="n">
-        <v>15.2</v>
+        <v>12.75</v>
       </c>
       <c r="K25" t="n">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
       <c r="L25" t="n">
-        <v>19.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Tilley</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Seven Panel Quilted Hat</t>
+          <t>Airflo® Cap</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>L/XL</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>*134074*</t>
+          <t>*207802*</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F26" t="n">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J26" t="n">
-        <v>27.5</v>
+        <v>22.5</v>
       </c>
       <c r="K26" t="n">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="L26" t="n">
-        <v>134.94</v>
+        <v>44.98</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Bula</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cap</t>
+          <t>THROWBACK P-HAT</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>PSYCHE</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>*124738*</t>
+          <t>*133865*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="J27" t="n">
-        <v>22.5</v>
+        <v>15.2</v>
       </c>
       <c r="K27" t="n">
-        <v>44.99</v>
+        <v>34.99</v>
       </c>
       <c r="L27" t="n">
-        <v>67.47</v>
+        <v>19.79</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Cap</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Beige</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>*124737*</t>
+          <t>*124738*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I28" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="J28" t="n">
         <v>22.5</v>
       </c>
       <c r="K28" t="n">
-        <v>49.99</v>
+        <v>44.99</v>
       </c>
       <c r="L28" t="n">
-        <v>54.98</v>
+        <v>67.47</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>O'Neill</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>THROWBACK P-HAT</t>
+          <t>Cap</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>OUTCRY</t>
+          <t>Beige</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*133864*</t>
+          <t>*124737*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F29" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I29" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J29" t="n">
-        <v>15.2</v>
+        <v>22.5</v>
       </c>
       <c r="K29" t="n">
-        <v>34.99</v>
+        <v>49.99</v>
       </c>
       <c r="L29" t="n">
-        <v>79.16</v>
+        <v>54.98</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Seven Panel Quilted Hat</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Burgandy</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*125441*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>