--- v0 (2026-06-24)
+++ v1 (2026-08-12)
@@ -847,63 +847,63 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>W. SS Diversion Merino Bike Jersey</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*207949*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J9" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="K9" t="n">
         <v>139.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Bike Jersey Redwood</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*135085*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
@@ -1123,63 +1123,63 @@
       <c r="B15" t="inlineStr">
         <is>
           <t>T-SHIRT TECH MENS HUNT</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*mcs232543*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>1</v>
       </c>
       <c r="G15" t="n">
         <v>1</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>30</v>
       </c>
       <c r="K15" t="n">
         <v>59.99</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Bike Jersey 3/4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*134988*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
@@ -1629,109 +1629,109 @@
       <c r="B26" t="inlineStr">
         <is>
           <t>Bike Jersey Redwood</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>*124432*</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>2</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J26" t="n">
         <v>67.5</v>
       </c>
       <c r="K26" t="n">
         <v>144.99</v>
       </c>
       <c r="L26" t="n">
-        <v>77.48999999999999</v>
+        <v>154.98</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Tarn Merino T-Shirt</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>*207625*</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
+        <v>4</v>
+      </c>
+      <c r="G27" t="n">
+        <v>0</v>
+      </c>
+      <c r="H27" t="n">
         <v>2</v>
       </c>
-      <c r="G27" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I27" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J27" t="n">
         <v>62.48</v>
       </c>
       <c r="K27" t="n">
         <v>124.99</v>
       </c>
       <c r="L27" t="n">
-        <v>62.51</v>
+        <v>125.02</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Bike Jersey Reform</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>*124435*</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>1</v>
@@ -1813,63 +1813,63 @@
       <c r="B30" t="inlineStr">
         <is>
           <t>M's Motion Air L/S Jersey</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*mcs232636*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>1</v>
       </c>
       <c r="G30" t="n">
         <v>1</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>60</v>
       </c>
       <c r="K30" t="n">
         <v>119.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Bike Jersey Tarn</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*124445*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>1</v>
@@ -3003,69 +3003,69 @@
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Tarn Merino T-Shirt</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*207624*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
+        <v>4</v>
+      </c>
+      <c r="G56" t="n">
+        <v>0</v>
+      </c>
+      <c r="H56" t="n">
         <v>2</v>
       </c>
-      <c r="G56" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I56" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J56" t="n">
         <v>62.48</v>
       </c>
       <c r="K56" t="n">
         <v>124.99</v>
       </c>
       <c r="L56" t="n">
-        <v>62.51</v>
+        <v>125.02</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Bike Jersey Mission</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*124425*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>2</v>
@@ -3141,69 +3141,69 @@
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>W. SS Diversion Merino Bike Jersey</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>*207950*</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>0</v>
       </c>
       <c r="F59" t="n">
+        <v>4</v>
+      </c>
+      <c r="G59" t="n">
+        <v>0</v>
+      </c>
+      <c r="H59" t="n">
         <v>2</v>
       </c>
-      <c r="G59" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I59" t="n">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="J59" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="K59" t="n">
         <v>139.99</v>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Mission Bike Jersey Womens</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>*mcs232438*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
@@ -3377,63 +3377,63 @@
       <c r="B64" t="inlineStr">
         <is>
           <t>Bike Jersey Redwood</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>*124426*</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>1</v>
       </c>
       <c r="F64" t="n">
         <v>0</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I64" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J64" t="n">
         <v>67.5</v>
       </c>
       <c r="K64" t="n">
         <v>134.99</v>
       </c>
       <c r="L64" t="n">
-        <v>0</v>
+        <v>67.48999999999999</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Mons Royale</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>T-Shirt Icon Merino</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*128526*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>1</v>
@@ -3469,63 +3469,63 @@
       <c r="B66" t="inlineStr">
         <is>
           <t>Bike Jersey Redwood</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*124428*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>1</v>
       </c>
       <c r="F66" t="n">
         <v>0</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I66" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J66" t="n">
         <v>67.5</v>
       </c>
       <c r="K66" t="n">
         <v>139.99</v>
       </c>
       <c r="L66" t="n">
-        <v>0</v>
+        <v>72.48999999999999</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Bike Jersey Mission</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>*134600*</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>0</v>