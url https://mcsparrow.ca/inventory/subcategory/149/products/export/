--- v0 (2026-06-22)
+++ v1 (2026-09-20)
@@ -525,63 +525,63 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>Full Zip Pant Wind DNA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*125237*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>54.98</v>
       </c>
       <c r="K2" t="n">
         <v>109.99</v>
       </c>
       <c r="L2" t="n">
-        <v>0</v>
+        <v>55.01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Dynafit</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Full Zip Pant Wind DNA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*125235*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
@@ -893,63 +893,63 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>HAFDALS ZIP FLEECE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*231959*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>110</v>
       </c>
       <c r="K10" t="n">
         <v>199.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>HAFDALS ZIP FLEECE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*231960*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
@@ -985,63 +985,63 @@
       <c r="B12" t="inlineStr">
         <is>
           <t>HAFDALS ZIP FLEECE</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*231961*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J12" t="n">
         <v>110</v>
       </c>
       <c r="K12" t="n">
         <v>199.99</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>89.98999999999999</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>HAFDALS ZIP FLEECE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*232096*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
@@ -1307,63 +1307,63 @@
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve"> Icon Full Zip Hoodie </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*232266*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>1</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>60</v>
       </c>
       <c r="K19" t="n">
         <v>119.99</v>
       </c>
       <c r="L19" t="n">
-        <v>0</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve"> Icon Full Zip Hoodie </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*232267*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>