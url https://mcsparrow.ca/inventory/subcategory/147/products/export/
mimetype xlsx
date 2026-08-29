--- v0 (2026-06-21)
+++ v1 (2026-08-29)
@@ -519,65 +519,65 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ELLIPSE WEB BELT</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>O/S</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>*207911*</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="G2" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="J2" t="n">
         <v>15</v>
       </c>
       <c r="K2" t="n">
         <v>29.99</v>
       </c>
       <c r="L2" t="n">
-        <v>29.98</v>
+        <v>59.96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>