--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -893,63 +893,63 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>HIGH WAIST BOTTOMS</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*207711*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J10" t="n">
         <v>22.5</v>
       </c>
       <c r="K10" t="n">
         <v>44.99</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>KALTA TOP</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*207712*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>