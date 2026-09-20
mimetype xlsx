--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -617,63 +617,63 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>Classic T3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>7 1/8</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*124784*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J4" t="n">
         <v>49.5</v>
       </c>
       <c r="K4" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Tilley</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sun Hat Hemp</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>7 1/2</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*128285*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
@@ -936,62 +936,62 @@
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Captain Jack Snapback Hat</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>QTY</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*mcs232518*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>3</v>
       </c>
       <c r="G11" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
         <v>25</v>
       </c>
       <c r="K11" t="n">
         <v>49.99</v>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>24.99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>