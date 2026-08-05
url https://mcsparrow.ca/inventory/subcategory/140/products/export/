--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -795,106 +795,106 @@
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>BURKE SHIRT MEN</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*mcs232598*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
+        <v>4</v>
+      </c>
+      <c r="G8" t="n">
+        <v>4</v>
+      </c>
+      <c r="H8" t="n">
         <v>2</v>
       </c>
-      <c r="G8" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>75</v>
       </c>
       <c r="K8" t="n">
         <v>149.99</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>149.98</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>BURKE SHIRT MEN</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*mcs232539*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>75</v>
       </c>
       <c r="K9" t="n">
         <v>149.99</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>SS Shirt Luke</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XL</t>
@@ -1209,106 +1209,106 @@
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Chromag</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>BURKE SHIRT MEN</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*mcs232589*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
+        <v>4</v>
+      </c>
+      <c r="G17" t="n">
+        <v>4</v>
+      </c>
+      <c r="H17" t="n">
         <v>2</v>
       </c>
-      <c r="G17" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J17" t="n">
         <v>75</v>
       </c>
       <c r="K17" t="n">
         <v>149.99</v>
       </c>
       <c r="L17" t="n">
-        <v>0</v>
+        <v>149.98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Upf Slub Standard Ss Woven Shirt</t>
+          <t xml:space="preserve">Woven Shirt Upf Standard Slub </t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*mcs232502*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J18" t="n">
         <v>45</v>
       </c>
       <c r="K18" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>AirExchange LS Shirt</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>M</t>
@@ -1376,86 +1376,86 @@
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>-1</v>
       </c>
       <c r="J20" t="n">
         <v>45</v>
       </c>
       <c r="K20" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L20" t="n">
         <v>44.99</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Upf Slub Standard Ss Woven Shirt</t>
+          <t xml:space="preserve">Woven Shirt Upf Standard Slub </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>*mcs232500*</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>45</v>
       </c>
       <c r="K21" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L21" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>AirExchange LS Shirt</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*207757*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
@@ -1744,86 +1744,86 @@
       </c>
       <c r="H28" t="n">
         <v>2</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>37.5</v>
       </c>
       <c r="K28" t="n">
         <v>74.98999999999999</v>
       </c>
       <c r="L28" t="n">
         <v>74.98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Upf Slub Standard Ss Woven Shirt</t>
+          <t xml:space="preserve">Woven Shirt Upf Standard Slub </t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>*mcs232503*</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
       <c r="J29" t="n">
         <v>45</v>
       </c>
       <c r="K29" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L29" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>SS Shirt Printed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>*207677*</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
@@ -1836,86 +1836,86 @@
       </c>
       <c r="H30" t="n">
         <v>4</v>
       </c>
       <c r="I30" t="n">
         <v>4</v>
       </c>
       <c r="J30" t="n">
         <v>42.5</v>
       </c>
       <c r="K30" t="n">
         <v>84.98999999999999</v>
       </c>
       <c r="L30" t="n">
         <v>169.96</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Upf Slub Standard Ss Woven Shirt</t>
+          <t xml:space="preserve">Woven Shirt Upf Standard Slub </t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*mcs232501*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
       <c r="J31" t="n">
         <v>45</v>
       </c>
       <c r="K31" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>PERRIE SHIRT</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>*207703*</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>0</v>