--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -847,63 +847,63 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>BURKE SHIRT MEN</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*mcs232539*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>75</v>
       </c>
       <c r="K9" t="n">
         <v>149.99</v>
       </c>
       <c r="L9" t="n">
-        <v>0</v>
+        <v>74.98999999999999</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>O'Neill</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>SS Shirt Luke</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*207679*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>0</v>