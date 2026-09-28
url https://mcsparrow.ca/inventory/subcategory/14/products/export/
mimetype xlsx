--- v1 (2026-08-12)
+++ v2 (2026-09-28)
@@ -571,63 +571,63 @@
       <c r="B3" t="inlineStr">
         <is>
           <t>Beanie WC</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*124220*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>20</v>
       </c>
       <c r="K3" t="n">
         <v>39.99</v>
       </c>
       <c r="L3" t="n">
-        <v>19.99</v>
+        <v>39.98</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*124151*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>3</v>
@@ -1439,69 +1439,69 @@
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>FALL BEANIE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AGAVE</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>*133851*</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>2</v>
       </c>
       <c r="F22" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G22" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H22" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I22" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J22" t="n">
         <v>9.6</v>
       </c>
       <c r="K22" t="n">
         <v>24.99</v>
       </c>
       <c r="L22" t="n">
-        <v>30.78</v>
+        <v>61.56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>KULDO BEANIE</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>B Super Pink</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>*208395*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
@@ -1537,63 +1537,63 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>NOAH BEANIE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>COBALT</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>*230628*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>3</v>
       </c>
       <c r="G24" t="n">
         <v>3</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J24" t="n">
         <v>12.6</v>
       </c>
       <c r="K24" t="n">
         <v>29.99</v>
       </c>
       <c r="L24" t="n">
-        <v>0</v>
+        <v>17.39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Beanie Patch</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*133097*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>4</v>
@@ -2365,63 +2365,63 @@
       <c r="B42" t="inlineStr">
         <is>
           <t>The Camp Adult Hat</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>The Camp Adult Hat Dark Olive</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>*128360*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>1</v>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
         <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J42" t="n">
         <v>13</v>
       </c>
       <c r="K42" t="n">
         <v>25.95</v>
       </c>
       <c r="L42" t="n">
-        <v>0</v>
+        <v>12.95</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Birdsey Beanie</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>*124180*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
@@ -2819,69 +2819,69 @@
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>FALL BEANIE</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>*124190*</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>4</v>
       </c>
       <c r="F52" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G52" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H52" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I52" t="n">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="J52" t="n">
         <v>9.6</v>
       </c>
       <c r="K52" t="n">
         <v>24.99</v>
       </c>
       <c r="L52" t="n">
-        <v>92.34</v>
+        <v>107.73</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Alpine Beanie Nunata</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Burgundy</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>*134713*</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>0</v>
@@ -2963,63 +2963,63 @@
       <c r="B55" t="inlineStr">
         <is>
           <t>THROWBACK BOMBER</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>COW</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*133860*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>4</v>
       </c>
       <c r="F55" t="n">
         <v>3</v>
       </c>
       <c r="G55" t="n">
         <v>0</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I55" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J55" t="n">
         <v>16</v>
       </c>
       <c r="K55" t="n">
         <v>34.99</v>
       </c>
       <c r="L55" t="n">
-        <v>0</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>CAMOT BEANIE</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>A Black</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*208370*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
@@ -3423,63 +3423,63 @@
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">PENNINGTON BB CAP </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Print</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>*125114*</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>1</v>
       </c>
       <c r="F65" t="n">
         <v>0</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I65" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="J65" t="n">
         <v>0</v>
       </c>
       <c r="K65" t="n">
         <v>49.99</v>
       </c>
       <c r="L65" t="n">
-        <v>99.98</v>
+        <v>149.97</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>THROWBACK TRAPPER</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>TRIBAL</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>*133859*</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>2</v>
@@ -4159,63 +4159,63 @@
       <c r="B81" t="inlineStr">
         <is>
           <t>Alps Beanie</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Purple Peak</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>*123800*</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
         <v>0</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I81" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J81" t="n">
         <v>20</v>
       </c>
       <c r="K81" t="n">
         <v>39.99</v>
       </c>
       <c r="L81" t="n">
-        <v>0</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>McCole HiPile Fleece Bea</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Sienna</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>*134066*</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>2</v>
@@ -4619,63 +4619,63 @@
       <c r="B91" t="inlineStr">
         <is>
           <t>Beanie Pompom</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Colour</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>*124206*</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>1</v>
       </c>
       <c r="F91" t="n">
         <v>0</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I91" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J91" t="n">
         <v>17.6</v>
       </c>
       <c r="K91" t="n">
         <v>46.99</v>
       </c>
       <c r="L91" t="n">
-        <v>29.39</v>
+        <v>58.78</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>KIDS GOOFY  BEANIE</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>BABY / BEBE</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>*133884*</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>0</v>
@@ -4705,69 +4705,69 @@
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Auclair</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Beanie POWgirl</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>*135092*</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>3</v>
       </c>
       <c r="F93" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G93" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H93" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I93" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J93" t="n">
         <v>12.5</v>
       </c>
       <c r="K93" t="n">
         <v>24.99</v>
       </c>
       <c r="L93" t="n">
-        <v>24.98</v>
+        <v>49.96</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Red</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>*124152*</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>2</v>
@@ -5125,63 +5125,63 @@
       <c r="B102" t="inlineStr">
         <is>
           <t>The Camp Adult Hat</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>The Camp Adult Hat Dark Denim</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*128359*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>1</v>
       </c>
       <c r="F102" t="n">
         <v>0</v>
       </c>
       <c r="G102" t="n">
         <v>0</v>
       </c>
       <c r="H102" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I102" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J102" t="n">
         <v>13</v>
       </c>
       <c r="K102" t="n">
         <v>25.95</v>
       </c>
       <c r="L102" t="n">
-        <v>0</v>
+        <v>12.95</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Blip Knits</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Beanie Smooth Roller</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Locally Made Beanie Smooth Roller Electric Purple</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>*124214*</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>4</v>
@@ -6091,63 +6091,63 @@
       <c r="B123" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Assort.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>*124169*</t>
         </is>
       </c>
       <c r="E123" t="n">
         <v>10</v>
       </c>
       <c r="F123" t="n">
         <v>0</v>
       </c>
       <c r="G123" t="n">
         <v>0</v>
       </c>
       <c r="H123" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I123" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J123" t="n">
         <v>13</v>
       </c>
       <c r="K123" t="n">
         <v>31.25</v>
       </c>
       <c r="L123" t="n">
-        <v>146</v>
+        <v>164.25</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Junior Beanie</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Trapper Red</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>*125884*</t>
         </is>
       </c>
       <c r="E124" t="n">
         <v>3</v>