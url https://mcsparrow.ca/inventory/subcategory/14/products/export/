--- v0 (2026-06-23)
+++ v1 (2026-08-12)
@@ -1071,69 +1071,69 @@
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>THROWBACK TRAPPER</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>OUTCRY</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*133857*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>2</v>
       </c>
       <c r="F14" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J14" t="n">
         <v>17.6</v>
       </c>
       <c r="K14" t="n">
         <v>39.99</v>
       </c>
       <c r="L14" t="n">
-        <v>22.39</v>
+        <v>44.78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Bula</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Beanie</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Purple</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*124158*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>0</v>