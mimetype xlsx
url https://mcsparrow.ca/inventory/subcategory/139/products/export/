--- v0 (2026-06-23)
+++ v1 (2026-09-20)
@@ -985,63 +985,63 @@
       <c r="B12" t="inlineStr">
         <is>
           <t>Jacket Hans</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*125820*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J12" t="n">
         <v>80</v>
       </c>
       <c r="K12" t="n">
         <v>159.99</v>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>159.98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Jacket Hans</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*125819*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>