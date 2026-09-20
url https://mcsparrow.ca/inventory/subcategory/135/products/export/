--- v0 (2026-06-24)
+++ v1 (2026-09-20)
@@ -565,161 +565,161 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Arlie Fleece Short</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*133992*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>4</v>
       </c>
       <c r="F3" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="J3" t="n">
         <v>37.5</v>
       </c>
       <c r="K3" t="n">
-        <v>129.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L3" t="n">
-        <v>277.47</v>
+        <v>337.41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Arlie Fleece Short</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*133995*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>3</v>
       </c>
       <c r="F4" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="J4" t="n">
         <v>37.5</v>
       </c>
       <c r="K4" t="n">
-        <v>129.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L4" t="n">
-        <v>277.47</v>
+        <v>337.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Arlie Fleece Short</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*133998*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>3</v>
       </c>
       <c r="F5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I5" t="n">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J5" t="n">
         <v>37.5</v>
       </c>
       <c r="K5" t="n">
-        <v>129.99</v>
+        <v>74.98999999999999</v>
       </c>
       <c r="L5" t="n">
-        <v>277.47</v>
+        <v>224.94</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Arlie Fleece Short</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*134001*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>1</v>