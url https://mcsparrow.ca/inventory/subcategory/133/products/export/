--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -1031,63 +1031,63 @@
       <c r="B13" t="inlineStr">
         <is>
           <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*232263*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="n">
         <v>1</v>
       </c>
       <c r="H13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J13" t="n">
         <v>150</v>
       </c>
       <c r="K13" t="n">
         <v>269.99</v>
       </c>
       <c r="L13" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>M. Pant Lightray GORE TEX</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*126550*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
@@ -1169,63 +1169,63 @@
       <c r="B16" t="inlineStr">
         <is>
           <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*232191*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>
       </c>
       <c r="H16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>150</v>
       </c>
       <c r="K16" t="n">
         <v>269.99</v>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Lightray Gore Tex Pant</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*126369*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1</v>
@@ -1289,51 +1289,51 @@
         <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>120</v>
       </c>
       <c r="K18" t="n">
         <v>239.99</v>
       </c>
       <c r="L18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Daehlie</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Pant Power</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*127025*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>79</v>
       </c>
@@ -1463,137 +1463,137 @@
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>150</v>
       </c>
       <c r="K22" t="n">
         <v>299.99</v>
       </c>
       <c r="L22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Force Suspender Pant</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>*232230*</t>
+          <t>*134353*</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J23" t="n">
-        <v>150</v>
+        <v>174.75</v>
       </c>
       <c r="K23" t="n">
-        <v>329.99</v>
+        <v>349.99</v>
       </c>
       <c r="L23" t="n">
-        <v>179.99</v>
+        <v>175.24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Force Suspender Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>*134353*</t>
+          <t>*232230*</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J24" t="n">
-        <v>174.75</v>
+        <v>150</v>
       </c>
       <c r="K24" t="n">
-        <v>349.99</v>
+        <v>329.99</v>
       </c>
       <c r="L24" t="n">
-        <v>175.24</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Chairman 2L Pant</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>*127003*</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
@@ -1739,137 +1739,137 @@
       <c r="F28" t="n">
         <v>2</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>120</v>
       </c>
       <c r="K28" t="n">
         <v>239.99</v>
       </c>
       <c r="L28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Obermeyer</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wm's Slopestar Insulated Pant</t>
+          <t>Force Suspender Pant</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>*209794*</t>
+          <t>*134351*</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G29" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J29" t="n">
-        <v>120</v>
+        <v>174.75</v>
       </c>
       <c r="K29" t="n">
-        <v>239.99</v>
+        <v>349.99</v>
       </c>
       <c r="L29" t="n">
-        <v>239.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Obermeyer</t>
+          <t>Marmot</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Force Suspender Pant</t>
+          <t>Wm's Slopestar Insulated Pant</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>*134351*</t>
+          <t>*209794*</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J30" t="n">
-        <v>174.75</v>
+        <v>120</v>
       </c>
       <c r="K30" t="n">
-        <v>349.99</v>
+        <v>239.99</v>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>239.98</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>PORSCHE Ski Pants Men</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>*134429*</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>1</v>
@@ -2337,137 +2337,137 @@
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="n">
         <v>1</v>
       </c>
       <c r="J41" t="n">
         <v>240</v>
       </c>
       <c r="K41" t="n">
         <v>479.99</v>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Mammut</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Brae 2L</t>
+          <t>Runbold Light</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>*232194*</t>
+          <t>*127699*</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J42" t="n">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="K42" t="n">
-        <v>229.99</v>
+        <v>119.99</v>
       </c>
       <c r="L42" t="n">
-        <v>119.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Mammut</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Runbold Light</t>
+          <t>Brae 2L</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>*127699*</t>
+          <t>*232194*</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>0</v>
       </c>
       <c r="F43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="n">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="K43" t="n">
+        <v>229.99</v>
+      </c>
+      <c r="L43" t="n">
         <v>119.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>59.99</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Pant Brae</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>*127001*</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>0</v>
@@ -2963,109 +2963,109 @@
       <c r="B55" t="inlineStr">
         <is>
           <t>Wm's Slopestar Insulated Pant</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>*209795*</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
         <v>2</v>
       </c>
       <c r="G55" t="n">
         <v>1</v>
       </c>
       <c r="H55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I55" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J55" t="n">
         <v>120</v>
       </c>
       <c r="K55" t="n">
         <v>239.99</v>
       </c>
       <c r="L55" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>*208573*</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
         <v>1</v>
       </c>
       <c r="G56" t="n">
         <v>1</v>
       </c>
       <c r="H56" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I56" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J56" t="n">
         <v>150</v>
       </c>
       <c r="K56" t="n">
         <v>299.99</v>
       </c>
       <c r="L56" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>M. Pant Lightray GORE TEX</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>*126548*</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>1</v>
@@ -3170,132 +3170,132 @@
       </c>
       <c r="H59" t="n">
         <v>1</v>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
       <c r="J59" t="n">
         <v>125</v>
       </c>
       <c r="K59" t="n">
         <v>249.99</v>
       </c>
       <c r="L59" t="n">
         <v>124.99</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>*232238*</t>
+          <t>*134562*</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G60" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H60" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I60" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J60" t="n">
         <v>150</v>
       </c>
       <c r="K60" t="n">
-        <v>289.99</v>
+        <v>299.99</v>
       </c>
       <c r="L60" t="n">
-        <v>0</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>*134562*</t>
+          <t>*232238*</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>0</v>
       </c>
       <c r="F61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I61" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="J61" t="n">
         <v>150</v>
       </c>
       <c r="K61" t="n">
-        <v>299.99</v>
+        <v>289.99</v>
       </c>
       <c r="L61" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Pant Rebels</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>*131556*</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>1</v>
@@ -3671,137 +3671,137 @@
       <c r="F70" t="n">
         <v>1</v>
       </c>
       <c r="G70" t="n">
         <v>1</v>
       </c>
       <c r="H70" t="n">
         <v>1</v>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
       <c r="J70" t="n">
         <v>135</v>
       </c>
       <c r="K70" t="n">
         <v>299.95</v>
       </c>
       <c r="L70" t="n">
         <v>164.95</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Picture</t>
+          <t>Armada</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>DICENTRA PANTS</t>
+          <t>Team Issue 2L Pant</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>*208372*</t>
+          <t>*133951*</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>0</v>
       </c>
       <c r="F71" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G71" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="H71" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I71" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J71" t="n">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="K71" t="n">
-        <v>199.99</v>
+        <v>299.95</v>
       </c>
       <c r="L71" t="n">
-        <v>99.98999999999999</v>
+        <v>1649.5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Picture</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Team Issue 2L Pant</t>
+          <t>DICENTRA PANTS</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>*133951*</t>
+          <t>*208372*</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>0</v>
       </c>
       <c r="F72" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G72" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H72" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I72" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J72" t="n">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="K72" t="n">
-        <v>299.95</v>
+        <v>199.99</v>
       </c>
       <c r="L72" t="n">
-        <v>1649.5</v>
+        <v>99.98999999999999</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>W. Pant Slopestar</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Brown</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>*128714*</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>0</v>
@@ -3929,63 +3929,63 @@
       <c r="B76" t="inlineStr">
         <is>
           <t>Corwin 2L</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>*208574*</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
         <v>1</v>
       </c>
       <c r="G76" t="n">
         <v>1</v>
       </c>
       <c r="H76" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I76" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J76" t="n">
         <v>125</v>
       </c>
       <c r="K76" t="n">
         <v>249.99</v>
       </c>
       <c r="L76" t="n">
-        <v>0</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>M. Pant Corwin Sage L</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>*131501*</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>0</v>
@@ -4136,178 +4136,178 @@
       </c>
       <c r="H80" t="n">
         <v>0</v>
       </c>
       <c r="I80" t="n">
         <v>1</v>
       </c>
       <c r="J80" t="n">
         <v>150</v>
       </c>
       <c r="K80" t="n">
         <v>269.99</v>
       </c>
       <c r="L80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>*232233*</t>
+          <t>*133963*</t>
         </is>
       </c>
       <c r="E81" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F81" t="n">
         <v>1</v>
       </c>
       <c r="G81" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H81" t="n">
         <v>0</v>
       </c>
       <c r="I81" t="n">
         <v>1</v>
       </c>
       <c r="J81" t="n">
         <v>150</v>
       </c>
       <c r="K81" t="n">
-        <v>329.99</v>
+        <v>299.99</v>
       </c>
       <c r="L81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>*133963*</t>
+          <t>*232233*</t>
         </is>
       </c>
       <c r="E82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F82" t="n">
         <v>1</v>
       </c>
       <c r="G82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H82" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J82" t="n">
         <v>150</v>
       </c>
       <c r="K82" t="n">
-        <v>299.99</v>
+        <v>329.99</v>
       </c>
       <c r="L82" t="n">
-        <v>0</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>*232189*</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>0</v>
       </c>
       <c r="F83" t="n">
         <v>1</v>
       </c>
       <c r="G83" t="n">
         <v>1</v>
       </c>
       <c r="H83" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I83" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J83" t="n">
         <v>150</v>
       </c>
       <c r="K83" t="n">
         <v>269.99</v>
       </c>
       <c r="L83" t="n">
-        <v>0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>M. Pant Lightray GORE TEX</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>*126547*</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>0</v>
@@ -5010,132 +5010,132 @@
       </c>
       <c r="H99" t="n">
         <v>0</v>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
       <c r="J99" t="n">
         <v>60</v>
       </c>
       <c r="K99" t="n">
         <v>119.99</v>
       </c>
       <c r="L99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Team Issue 2L</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>*232231*</t>
+          <t>*125790*</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F100" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G100" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I100" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="J100" t="n">
         <v>150</v>
       </c>
       <c r="K100" t="n">
-        <v>329.99</v>
+        <v>249.99</v>
       </c>
       <c r="L100" t="n">
-        <v>0</v>
+        <v>299.97</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Team Issue 2L</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>*125790*</t>
+          <t>*232231*</t>
         </is>
       </c>
       <c r="E101" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G101" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H101" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I101" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="J101" t="n">
         <v>150</v>
       </c>
       <c r="K101" t="n">
-        <v>249.99</v>
+        <v>329.99</v>
       </c>
       <c r="L101" t="n">
-        <v>299.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Marmot</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Lightray Gore Tex Pant</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>*126367*</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>1</v>
@@ -5286,128 +5286,128 @@
       </c>
       <c r="H105" t="n">
         <v>1</v>
       </c>
       <c r="I105" t="n">
         <v>-1</v>
       </c>
       <c r="J105" t="n">
         <v>382</v>
       </c>
       <c r="K105" t="n">
         <v>839.99</v>
       </c>
       <c r="L105" t="n">
         <v>457.99</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Mula 2L Insulated Pant</t>
+          <t>Chairman 2L Pant</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>*133962*</t>
+          <t>*131671*</t>
         </is>
       </c>
       <c r="E106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G106" t="n">
         <v>0</v>
       </c>
       <c r="H106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I106" t="n">
         <v>0</v>
       </c>
       <c r="J106" t="n">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="K106" t="n">
-        <v>299.99</v>
+        <v>239.99</v>
       </c>
       <c r="L106" t="n">
-        <v>149.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Armada</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Chairman 2L Pant</t>
+          <t>Mula 2L Insulated Pant</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>*131671*</t>
+          <t>*133962*</t>
         </is>
       </c>
       <c r="E107" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F107" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G107" t="n">
         <v>0</v>
       </c>
       <c r="H107" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I107" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="J107" t="n">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="K107" t="n">
-        <v>239.99</v>
+        <v>299.99</v>
       </c>
       <c r="L107" t="n">
-        <v>0</v>
+        <v>299.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>