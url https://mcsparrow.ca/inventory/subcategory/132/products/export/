--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -565,69 +565,69 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MagneMask Combo TNT</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">S/M                                                                                                 </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*134303*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="G3" t="n">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="H3" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="n">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="J3" t="n">
         <v>45</v>
       </c>
       <c r="K3" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="L3" t="n">
-        <v>899.8</v>
+        <v>989.78</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>MagneMask Combo TNT</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">L/XL                                                                                                </t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*134304*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
@@ -887,69 +887,69 @@
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>JR COMFORT MASQUE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">JR                                                                                                  </t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*134312*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>3</v>
       </c>
       <c r="F10" t="n">
+        <v>6</v>
+      </c>
+      <c r="G10" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" t="n">
         <v>3</v>
       </c>
-      <c r="G10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>15</v>
       </c>
       <c r="K10" t="n">
         <v>29.99</v>
       </c>
       <c r="L10" t="n">
-        <v>14.99</v>
+        <v>44.97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Seirus</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>JR COMFORT MASQUE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">JR                                                                                                  </t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*134313*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>0</v>