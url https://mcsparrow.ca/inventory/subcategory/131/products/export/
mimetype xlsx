--- v0 (2026-06-23)
+++ v1 (2026-09-20)
@@ -577,793 +577,793 @@
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>*126507*</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K3" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L3" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*126510*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
         <v>-1</v>
       </c>
       <c r="J4" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K4" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L4" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*126512*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
         <v>-2</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K5" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L5" t="n">
-        <v>159.98</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>*126513*</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
         <v>-1</v>
       </c>
       <c r="J6" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K6" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L6" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>*126520*</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
         <v>-1</v>
       </c>
       <c r="J7" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K7" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L7" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*126522*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
         <v>-1</v>
       </c>
       <c r="J8" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K8" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L8" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*126514*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K9" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L9" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*126515*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K10" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve"> M</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>*126521*</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
       </c>
       <c r="J11" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K11" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve"> S</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>*126511*</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K12" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve"> L</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>*126509*</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K13" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L13" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve"> S</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>*126518*</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K14" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve"> L</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>*126516*</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K15" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L15" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>*126508*</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K16" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L16" t="n">
-        <v>79.98999999999999</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve"> M</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>*126517*</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>2</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>2</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K17" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L17" t="n">
-        <v>159.98</v>
+        <v>89.98</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>M. Boxer 3Pack</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>*126519*</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>2</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K18" t="n">
         <v>79.98999999999999</v>
       </c>
       <c r="L18" t="n">
-        <v>79.98999999999999</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>*126489*</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
         <v>54.99</v>
       </c>
       <c r="L19" t="n">
-        <v>0</v>
+        <v>54.99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>*126488*</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>1</v>
@@ -2135,63 +2135,63 @@
       <c r="B37" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>*126499*</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>2</v>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>54.99</v>
       </c>
       <c r="L37" t="n">
-        <v>54.99</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>*126501*</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>2</v>
@@ -2227,63 +2227,63 @@
       <c r="B39" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>*126492*</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>2</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J39" t="n">
         <v>0</v>
       </c>
       <c r="K39" t="n">
         <v>54.99</v>
       </c>
       <c r="L39" t="n">
-        <v>0</v>
+        <v>109.98</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>M. Boxer 2Pack</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>*126495*</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>2</v>