--- v0 (2026-06-23)
+++ v1 (2026-09-20)
@@ -617,63 +617,63 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>Sock Athletic Crew</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>*128053*</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>1</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J4" t="n">
         <v>14.5</v>
       </c>
       <c r="K4" t="n">
         <v>29.99</v>
       </c>
       <c r="L4" t="n">
-        <v>0</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>M. Sock Crew</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>La Quinta</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>*126582*</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>1</v>
@@ -801,109 +801,109 @@
       <c r="B8" t="inlineStr">
         <is>
           <t>M. Sock Crew</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Galactica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>*126580*</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>7.5</v>
       </c>
       <c r="K8" t="n">
         <v>14.99</v>
       </c>
       <c r="L8" t="n">
-        <v>0</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>M. Sock Crew</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Path</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>*126579*</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>2</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>7.5</v>
       </c>
       <c r="K9" t="n">
         <v>14.99</v>
       </c>
       <c r="L9" t="n">
-        <v>7.49</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2Under</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>M. Sock Crew</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Toucan OS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>*126585*</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>2</v>